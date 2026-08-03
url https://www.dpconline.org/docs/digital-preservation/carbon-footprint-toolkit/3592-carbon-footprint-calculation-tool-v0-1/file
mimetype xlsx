--- v2 (2026-07-14)
+++ v3 (2026-08-03)
@@ -29,60 +29,60 @@
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jenny\DPC Dropbox\Jenny Mitcham\DPC Shared Folder\Good Practice\Carbon Footprint Toolkit\calculation tool\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73E92EFC-2C82-446E-A80F-5C10E674771A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26E53B44-CE47-458E-B937-3EB20EB411DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="44880" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="7" r:id="rId1"/>
     <sheet name="On Premise" sheetId="1" r:id="rId2"/>
     <sheet name="In Cloud" sheetId="4" r:id="rId3"/>
     <sheet name="Networking" sheetId="2" r:id="rId4"/>
     <sheet name="End User and Admin" sheetId="3" r:id="rId5"/>
     <sheet name="Non-digital Admin" sheetId="8" r:id="rId6"/>
     <sheet name="Datasheet" sheetId="5" r:id="rId7"/>
     <sheet name="Grid factors" sheetId="11" r:id="rId8"/>
     <sheet name="Cloud factors" sheetId="10" r:id="rId9"/>
     <sheet name="Read me" sheetId="9" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="CountryList">'Grid factors'!$A$4:$A$41</definedName>
     <definedName name="EndUser_Network_Emissions">'End User and Admin'!$B$14</definedName>
     <definedName name="list_aws_regions" localSheetId="8">aws_regions7[AWS Region]</definedName>
     <definedName name="list_aws_regions" localSheetId="7">[1]!aws_regions[AWS Region]</definedName>
     <definedName name="list_aws_regions">[1]!aws_regions[AWS Region]</definedName>
     <definedName name="list_azure_regions" localSheetId="8">azure_regions9[MS Azure Region]</definedName>
     <definedName name="list_azure_regions" localSheetId="7">[1]!azure_regions[MS Azure Region]</definedName>
     <definedName name="list_azure_regions">[1]!azure_regions[MS Azure Region]</definedName>
@@ -90,72 +90,197 @@
     <definedName name="list_ef_countries" localSheetId="7">electricity_factors6[Country]</definedName>
     <definedName name="list_ef_countries">[1]!electricity_factors[Country]</definedName>
     <definedName name="list_gcp_regions" localSheetId="8">gcp_regions8[Google Cloud Region]</definedName>
     <definedName name="list_gcp_regions" localSheetId="7">[1]!gcp_regions[Google Cloud Region]</definedName>
     <definedName name="list_gcp_regions">[1]!gcp_regions[Google Cloud Region]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D14" i="7" l="1"/>
+  <c r="D13" i="7"/>
+  <c r="D12" i="7"/>
+  <c r="D11" i="7"/>
+  <c r="D10" i="7"/>
+  <c r="P19" i="1"/>
+  <c r="P26" i="1"/>
+  <c r="P40" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="L39" i="1" s="1"/>
+  <c r="N39" i="1" s="1"/>
+  <c r="P39" i="1" s="1"/>
+  <c r="O39" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="N9" i="1" s="1"/>
+  <c r="P9" i="1" s="1"/>
+  <c r="O9" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="O22" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="O38" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="O31" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="O32" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="O23" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="O24" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="L25" i="1" l="1"/>
+  <c r="N25" i="1" s="1"/>
+  <c r="L16" i="1"/>
+  <c r="N16" i="1" s="1"/>
+  <c r="P16" i="1" s="1"/>
+  <c r="L22" i="1"/>
+  <c r="N22" i="1" s="1"/>
+  <c r="P22" i="1" s="1"/>
+  <c r="L29" i="1"/>
+  <c r="N29" i="1" s="1"/>
+  <c r="L30" i="1"/>
+  <c r="N30" i="1" s="1"/>
+  <c r="P30" i="1" s="1"/>
+  <c r="P25" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="N38" i="1" s="1"/>
+  <c r="P38" i="1" s="1"/>
+  <c r="L37" i="1"/>
+  <c r="N37" i="1" s="1"/>
+  <c r="P37" i="1" s="1"/>
+  <c r="L23" i="1"/>
+  <c r="N23" i="1" s="1"/>
+  <c r="P23" i="1" s="1"/>
+  <c r="L31" i="1"/>
+  <c r="N31" i="1" s="1"/>
+  <c r="P31" i="1" s="1"/>
+  <c r="L32" i="1"/>
+  <c r="N32" i="1" s="1"/>
+  <c r="P32" i="1" s="1"/>
+  <c r="P29" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="N24" i="1" s="1"/>
+  <c r="P24" i="1" s="1"/>
+  <c r="L17" i="1"/>
+  <c r="N17" i="1" s="1"/>
+  <c r="P17" i="1" s="1"/>
+  <c r="L15" i="1"/>
+  <c r="N15" i="1" s="1"/>
+  <c r="P15" i="1" s="1"/>
+  <c r="L18" i="1"/>
+  <c r="N18" i="1" s="1"/>
+  <c r="P18" i="1" s="1"/>
+  <c r="L8" i="1"/>
+  <c r="N8" i="1" s="1"/>
+  <c r="P8" i="1" s="1"/>
+  <c r="L10" i="1"/>
+  <c r="N10" i="1" s="1"/>
+  <c r="P10" i="1" s="1"/>
+  <c r="L11" i="1"/>
+  <c r="N11" i="1" s="1"/>
+  <c r="P11" i="1" s="1"/>
+  <c r="E24" i="7"/>
+  <c r="E15" i="7"/>
+  <c r="K7" i="1"/>
+  <c r="K14" i="1"/>
   <c r="B11" i="3" l="1"/>
   <c r="B19" i="3"/>
   <c r="B18" i="3"/>
   <c r="B12" i="3"/>
   <c r="B10" i="3"/>
-  <c r="O9" i="1"/>
-[...3 lines deleted...]
-  <c r="O13" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="O28" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="O36" i="1"/>
   <c r="D4" i="11"/>
   <c r="D5" i="11"/>
   <c r="D6" i="11"/>
   <c r="D7" i="11"/>
   <c r="D8" i="11"/>
   <c r="D9" i="11"/>
   <c r="O7" i="1" s="1"/>
   <c r="D10" i="11"/>
   <c r="D11" i="11"/>
   <c r="D12" i="11"/>
   <c r="D13" i="11"/>
-  <c r="O8" i="1" s="1"/>
+  <c r="O14" i="1" s="1"/>
   <c r="D14" i="11"/>
   <c r="D15" i="11"/>
   <c r="D16" i="11"/>
   <c r="D17" i="11"/>
   <c r="D18" i="11"/>
   <c r="D19" i="11"/>
   <c r="D20" i="11"/>
   <c r="D21" i="11"/>
   <c r="D22" i="11"/>
   <c r="D23" i="11"/>
   <c r="D24" i="11"/>
   <c r="D25" i="11"/>
   <c r="D26" i="11"/>
   <c r="D27" i="11"/>
   <c r="D28" i="11"/>
   <c r="D29" i="11"/>
   <c r="D30" i="11"/>
   <c r="D31" i="11"/>
   <c r="D32" i="11"/>
   <c r="D33" i="11"/>
   <c r="D34" i="11"/>
   <c r="D35" i="11"/>
   <c r="D36" i="11"/>
   <c r="D37" i="11"/>
   <c r="D38" i="11"/>
@@ -185,224 +310,204 @@
   <c r="L24" i="10"/>
   <c r="L25" i="10"/>
   <c r="L26" i="10"/>
   <c r="L27" i="10"/>
   <c r="L28" i="10"/>
   <c r="L29" i="10"/>
   <c r="L30" i="10"/>
   <c r="L31" i="10"/>
   <c r="L32" i="10"/>
   <c r="L33" i="10"/>
   <c r="L34" i="10"/>
   <c r="L35" i="10"/>
   <c r="L36" i="10"/>
   <c r="L37" i="10"/>
   <c r="L38" i="10"/>
   <c r="L39" i="10"/>
   <c r="L40" i="10"/>
   <c r="L41" i="10"/>
   <c r="L42" i="10"/>
   <c r="L43" i="10"/>
   <c r="L44" i="10"/>
   <c r="L45" i="10"/>
   <c r="F32" i="2"/>
   <c r="F33" i="2"/>
   <c r="F34" i="2"/>
-  <c r="F35" i="2"/>
   <c r="F26" i="2"/>
   <c r="F27" i="2"/>
   <c r="F28" i="2"/>
-  <c r="F29" i="2"/>
   <c r="F20" i="2"/>
   <c r="F21" i="2"/>
   <c r="F22" i="2"/>
-  <c r="F23" i="2"/>
   <c r="F14" i="2"/>
   <c r="F15" i="2"/>
   <c r="F16" i="2"/>
-  <c r="F17" i="2"/>
   <c r="F5" i="2"/>
   <c r="F6" i="2"/>
   <c r="F7" i="2"/>
   <c r="F8" i="2"/>
   <c r="F9" i="2"/>
   <c r="F10" i="2"/>
-  <c r="F11" i="2"/>
   <c r="E32" i="2"/>
   <c r="E33" i="2"/>
   <c r="E34" i="2"/>
-  <c r="E35" i="2"/>
   <c r="E26" i="2"/>
   <c r="E27" i="2"/>
   <c r="E28" i="2"/>
-  <c r="E29" i="2"/>
   <c r="E20" i="2"/>
+  <c r="G20" i="2" s="1"/>
   <c r="E21" i="2"/>
+  <c r="G21" i="2" s="1"/>
   <c r="E22" i="2"/>
-  <c r="E23" i="2"/>
+  <c r="G22" i="2" s="1"/>
   <c r="E14" i="2"/>
+  <c r="G14" i="2" s="1"/>
   <c r="E15" i="2"/>
+  <c r="G15" i="2" s="1"/>
   <c r="E16" i="2"/>
-  <c r="E17" i="2"/>
+  <c r="G16" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E6" i="2"/>
   <c r="E7" i="2"/>
   <c r="E8" i="2"/>
   <c r="E9" i="2"/>
   <c r="E10" i="2"/>
-  <c r="E11" i="2"/>
-[...1 lines deleted...]
-  <c r="G20" i="2"/>
+  <c r="G27" i="2" l="1"/>
+  <c r="G17" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="G28" i="2"/>
   <c r="G9" i="2"/>
   <c r="G7" i="2"/>
+  <c r="G34" i="2"/>
+  <c r="G10" i="2"/>
   <c r="G8" i="2"/>
+  <c r="G26" i="2"/>
+  <c r="G6" i="2"/>
+  <c r="G33" i="2"/>
+  <c r="G5" i="2"/>
+  <c r="G32" i="2"/>
   <c r="B13" i="3"/>
   <c r="B14" i="3" s="1"/>
   <c r="D27" i="7" s="1"/>
-  <c r="G27" i="2"/>
-[...22 lines deleted...]
-  <c r="H13" i="1"/>
+  <c r="F27" i="7" s="1"/>
+  <c r="H14" i="1" l="1"/>
+  <c r="H21" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H36" i="1"/>
   <c r="H7" i="1"/>
   <c r="L7" i="1" s="1"/>
   <c r="N7" i="1" s="1"/>
-  <c r="K9" i="1"/>
-[...24 lines deleted...]
-  <c r="F12" i="7" s="1"/>
+  <c r="K21" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="L36" i="1" l="1"/>
+  <c r="L35" i="1"/>
+  <c r="L28" i="1"/>
+  <c r="L21" i="1"/>
   <c r="P7" i="1"/>
-  <c r="D10" i="7" s="1"/>
-[...11 lines deleted...]
-  <c r="E15" i="7"/>
+  <c r="L14" i="1"/>
   <c r="D30" i="7"/>
   <c r="F30" i="7" s="1"/>
-  <c r="D15" i="7" l="1"/>
+  <c r="F10" i="7" l="1"/>
+  <c r="P12" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="P21" i="1" s="1"/>
+  <c r="F12" i="7" s="1"/>
+  <c r="N28" i="1"/>
+  <c r="P28" i="1" s="1"/>
+  <c r="N35" i="1"/>
+  <c r="P35" i="1" s="1"/>
+  <c r="F14" i="7" s="1"/>
+  <c r="N36" i="1"/>
+  <c r="P36" i="1" s="1"/>
+  <c r="N14" i="1"/>
+  <c r="P14" i="1" s="1"/>
+  <c r="F11" i="7" s="1"/>
+  <c r="B7" i="4"/>
+  <c r="F13" i="7" l="1"/>
+  <c r="P33" i="1"/>
+  <c r="D15" i="7"/>
   <c r="F15" i="7" s="1"/>
-  <c r="B8" i="4"/>
-  <c r="E24" i="7" s="1"/>
+  <c r="G11" i="2" l="1"/>
+  <c r="D19" i="7" l="1"/>
   <c r="D20" i="7" l="1"/>
+  <c r="D21" i="7" l="1"/>
+  <c r="G29" i="2" l="1"/>
+  <c r="D22" i="7" l="1"/>
+  <c r="G35" i="2" l="1"/>
+  <c r="D23" i="7" s="1"/>
   <c r="D24" i="7" s="1"/>
-  <c r="F24" i="7" l="1"/>
+  <c r="F24" i="7" s="1"/>
   <c r="F32" i="7" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Andri Johnston</author>
     <author>tc={4D3A1A9E-47C2-4EC0-AF12-6A5D4FD9181F}</author>
     <author>tc={71F1DAE8-9409-41F0-A2D4-1538B5CEB02C}</author>
   </authors>
   <commentList>
     <comment ref="A6" authorId="0" shapeId="0" xr:uid="{774C0FF3-5A9A-4A71-9D5D-539D0E6B1C3F}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="1"/>
           </rPr>
           <t>kB pageweight is converted to MB during the calculation process - no extra conversion is needed from you.</t>
         </r>
       </text>
     </comment>
     <comment ref="H10" authorId="1" shapeId="0" xr:uid="{4D3A1A9E-47C2-4EC0-AF12-6A5D4FD9181F}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Update to Grid intensity used for end-users in Cell I67</t>
       </text>
     </comment>
     <comment ref="M10" authorId="2" shapeId="0" xr:uid="{71F1DAE8-9409-41F0-A2D4-1538B5CEB02C}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Change to calculated</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="403">
   <si>
     <t>Idle Power (W)</t>
   </si>
   <si>
     <t>Max Power (W)</t>
   </si>
   <si>
     <t>Compute Server Carbon Footprint (kgCO2e)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Networking</t>
   </si>
   <si>
     <t>Data Energy Intensity (kWh/GB)</t>
   </si>
   <si>
     <t>Total Carbon Footprint (kgCO2e)</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
@@ -538,59 +643,50 @@
     <t>Data Confidence (i.e. high, medium, low)</t>
   </si>
   <si>
     <t>Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)</t>
   </si>
   <si>
     <t xml:space="preserve"> End user and admin devices, including routers and hubs</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Mode of transport (e.g. car, flight, train)</t>
   </si>
   <si>
     <t>Assumptions</t>
   </si>
   <si>
     <t>We are using averages and estimates where needed, and indicated in the spreadsheet.</t>
   </si>
   <si>
     <t>Metres are calibrated and accurate.</t>
   </si>
   <si>
     <t>When the total carbon footprint is considered the in-Body carbon footprint is divided with the years that hardware is in production. This leads to annual carbon footprint calculation.</t>
-  </si>
-[...7 lines deleted...]
-    <t>e.g. Network</t>
   </si>
   <si>
     <t>Total Annual Carbon Footprint (kgCO2e)</t>
   </si>
   <si>
     <t>Simplified End-User and Admin Device Model</t>
   </si>
   <si>
     <t>Mean Global Grid Electricity Intensity (kgCO2e/kWh)</t>
   </si>
   <si>
     <t xml:space="preserve">Global average electricity emissions factor </t>
   </si>
   <si>
     <r>
       <t>Further reading:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> The DIMPACT methodology was built upon the academic research of the University of Bristol. Notably, the following papers provide a good outline of the academic grounding of the approach.</t>
@@ -1619,73 +1715,102 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>[date of travel]</t>
   </si>
   <si>
     <t xml:space="preserve">Global average </t>
   </si>
   <si>
     <t>This tool forms part of the DPC's Carbon Footprint Toolkit and was built on the publicly available DIMPACT methodology, but has been simplified for the purposes listed below.</t>
   </si>
   <si>
     <t>Further explanation and instruction on using this tool can be found in the DPC's Carbon Footprint Toolkit (Available here: https://www.dpconline.org/digipres/implement-digipres/carbon-footprint-toolkit)</t>
   </si>
   <si>
     <t xml:space="preserve">Methodology follows the DIMPACT methodology available at: https://dimpact.org/resource?resource=2 </t>
   </si>
   <si>
     <t>This summary page will automatically populate as values are added within the other tabs - please do not edit.</t>
   </si>
   <si>
     <t>Other countries</t>
   </si>
   <si>
-    <t>Tool last updated 19th June 2026</t>
+    <t>e.g. Data Centres/Servers</t>
+  </si>
+  <si>
+    <t>e.g. Networking</t>
+  </si>
+  <si>
+    <t>Tool last updated 16th July 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>cquisition, Transfer and Ingest</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.000000000"/>
     <numFmt numFmtId="169" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
     <numFmt numFmtId="170" formatCode="0.0000000"/>
     <numFmt numFmtId="171" formatCode="0.000000"/>
   </numFmts>
-  <fonts count="57">
+  <fonts count="68">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2020,52 +2145,127 @@
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="13">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC1E4F5"/>
         <bgColor rgb="FFC1E4F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF83CAEB"/>
         <bgColor rgb="FF83CAEB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2092,50 +2292,56 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor theme="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor rgb="FFD8D8D8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.499984740745262"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="6"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -2226,286 +2432,350 @@
       <right/>
       <top style="thin">
         <color theme="5"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="2" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2"/>
   </cellStyleXfs>
-  <cellXfs count="139">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="34" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="9" fontId="42" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="43" fontId="42" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="43" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="43" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="166" fontId="45" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="41" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="2" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="2" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="7"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="2" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="7"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="7" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="11" borderId="2" xfId="7" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="2" xfId="7" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="2" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" xfId="7" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="2" xfId="6" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" xfId="7" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="7" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="7" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="7" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="9" fillId="11" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="45" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="11" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="28" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="54" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="56" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="11" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="2" xfId="7" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="11" borderId="2" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="60" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="61" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="63" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="64" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="63" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="65" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="64" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="63" fillId="13" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="63" fillId="13" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="63" fillId="13" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="66" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="67" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="67" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="64" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="67" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="67" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="5" xr:uid="{DF32AB67-DAA4-4679-8EF5-41CE3B8D2D40}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{4E05A440-A667-447E-B215-7B04EE907C14}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{BA0D342A-BD1E-413E-B263-6D863D7692BC}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{03CB6F15-8736-49DD-9607-C1448D43B3DD}"/>
     <cellStyle name="Per cent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="152">
+    <dxf>
+      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="170" formatCode="0.0000000"/>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
@@ -2754,50 +3024,51 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -2864,50 +3135,51 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -2974,50 +3246,51 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -3056,50 +3329,51 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -3300,90 +3574,81 @@
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...1 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="166" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -3806,284 +4071,284 @@
     <sheetNames>
       <sheetName val="Read Me"/>
       <sheetName val="Inputs"/>
       <sheetName val="Grid factors"/>
       <sheetName val="Cloud factors"/>
       <sheetName val="Copy of Digital emissions indus"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="William Pickett" id="{E8C990B0-8D85-43C6-81B2-E98782A46AC7}" userId="S::William.Pickett@slrconsulting.com::c4bd63b2-c170-430e-b1ef-30d37c63d651" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table_1" displayName="Table_1" ref="A6:S14" totalsRowCount="1" headerRowDxfId="130" dataDxfId="129" totalsRowDxfId="128">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table_1" displayName="Table_1" ref="A6:S41" totalsRowCount="1" headerRowDxfId="130" dataDxfId="129" totalsRowDxfId="128">
   <tableColumns count="19">
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Function" dataDxfId="127"/>
     <tableColumn id="20" xr3:uid="{99C4DCC2-AB06-4728-BC9D-543AE2BB3CEB}" name="Machine Name/s or Number/s" dataDxfId="126"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Country" dataDxfId="125"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Make/model of machine" dataDxfId="124"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Idle Power (W)" dataDxfId="123" totalsRowDxfId="122"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Max Power (W)" dataDxfId="121" totalsRowDxfId="120"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Mean Utilisation of computing capacity (%)" dataDxfId="119"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Server Power (W)" dataDxfId="118">
       <calculatedColumnFormula>((F7-E7)*G7)+E7</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Total Storage Capacity (TB)" dataDxfId="117"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Mean Storage Used Wh/TBh" dataDxfId="116"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="Daily Storage Power (W)" dataDxfId="115">
       <calculatedColumnFormula>I7*J7</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Combined Server &amp; Storage Power (W)" dataDxfId="114">
       <calculatedColumnFormula>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="19" xr3:uid="{CD298AAF-723F-7D4D-85C1-245F51D7113A}" name="Data Centre PUE" dataDxfId="113" totalsRowDxfId="112" dataCellStyle="Comma"/>
-[...1 lines deleted...]
-      <calculatedColumnFormula>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365.25/12)/1000)*Table_1[[#This Row],[Data Centre PUE]]</calculatedColumnFormula>
+    <tableColumn id="19" xr3:uid="{CD298AAF-723F-7D4D-85C1-245F51D7113A}" name="Data Centre PUE" dataDxfId="113" totalsRowDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)" dataDxfId="112" totalsRowDxfId="1" dataCellStyle="Comma">
+      <calculatedColumnFormula>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="18" xr3:uid="{765AD697-20E4-4160-839A-8887242AA5DF}" name="Grid Carbon Intensity (kgCO2e/kWh)" dataDxfId="109" totalsRowDxfId="108" dataCellStyle="Comma">
+    <tableColumn id="18" xr3:uid="{765AD697-20E4-4160-839A-8887242AA5DF}" name="Grid Carbon Intensity (kgCO2e/kWh)" dataDxfId="111" totalsRowDxfId="0" dataCellStyle="Comma">
       <calculatedColumnFormula>IFERROR(_xlfn.XLOOKUP(C7,'Grid factors'!A:A,'Grid factors'!D:D),"")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="16" xr3:uid="{40140D5A-51C0-4021-8012-8747D0F941A1}" name="Compute Server Carbon Footprint (kgCO2e)" dataDxfId="107" totalsRowDxfId="106">
+    <tableColumn id="16" xr3:uid="{40140D5A-51C0-4021-8012-8747D0F941A1}" name="Compute Server Carbon Footprint (kgCO2e)" dataDxfId="110" totalsRowDxfId="109">
       <calculatedColumnFormula>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{0388233E-10D7-4742-A2F5-920F995D0FE8}" name="Source (i.e. data, estimate, proxy)" dataDxfId="105" totalsRowDxfId="104"/>
-[...1 lines deleted...]
-    <tableColumn id="17" xr3:uid="{F41180D3-1E97-4C28-8430-8DF049BF9855}" name="Notes" dataDxfId="101"/>
+    <tableColumn id="5" xr3:uid="{0388233E-10D7-4742-A2F5-920F995D0FE8}" name="Source (i.e. data, estimate, proxy)" dataDxfId="108" totalsRowDxfId="107"/>
+    <tableColumn id="1" xr3:uid="{D1CF278B-3E7E-442F-93BD-E4E09FDDFAA1}" name="Data Confidence (i.e. high, medium, low)" dataDxfId="106" totalsRowDxfId="105"/>
+    <tableColumn id="17" xr3:uid="{F41180D3-1E97-4C28-8430-8DF049BF9855}" name="Notes" dataDxfId="104"/>
   </tableColumns>
   <tableStyleInfo name="Servers-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{B9A883D5-F89B-4148-BE96-5F6E4AE62519}" name="gcp_regions8" displayName="gcp_regions8" ref="H3:L45" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{B9A883D5-F89B-4148-BE96-5F6E4AE62519}" name="gcp_regions8" displayName="gcp_regions8" ref="H3:L45" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
   <autoFilter ref="H3:L45" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{2791E29F-F741-47F0-86B5-7EB757F11669}" name="Google Cloud Region" dataDxfId="11"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{27750105-3DB5-447B-9E1D-201EECCB4E13}" name="Grid carbon intensity (tCO2e/kWh)" dataDxfId="7">
+    <tableColumn id="1" xr3:uid="{2791E29F-F741-47F0-86B5-7EB757F11669}" name="Google Cloud Region" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{7B181A4E-1C86-469E-8065-457944B1CE94}" name="Location" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{D56A01E5-4D5F-4E15-AD4C-A9C9947687B8}" name="Google CFE (%)" dataDxfId="12"/>
+    <tableColumn id="4" xr3:uid="{0BBBBA53-B022-4C0F-89F9-C762E018E054}" name="Grid carbon intensity (gCO2eq / kWh)" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{27750105-3DB5-447B-9E1D-201EECCB4E13}" name="Grid carbon intensity (tCO2e/kWh)" dataDxfId="10">
       <calculatedColumnFormula>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{CB785EE6-68F1-4902-9E1A-AF5CDF2AF637}" name="azure_regions9" displayName="azure_regions9" ref="N3:R61" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{CB785EE6-68F1-4902-9E1A-AF5CDF2AF637}" name="azure_regions9" displayName="azure_regions9" ref="N3:R61" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
   <autoFilter ref="N3:R61" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{B735A07A-76DD-47E8-85E4-962FA2C97F59}" name="MS Azure Region" dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{8B0F99A4-1C04-4320-B83D-CBE4450E888D}" name="Emissions source" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{B735A07A-76DD-47E8-85E4-962FA2C97F59}" name="MS Azure Region" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{AC590D42-519D-4AB8-8507-9AC90E695029}" name="Location" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{615B3C16-46E2-4D93-8A1E-9DBFF9DFC8EE}" name="NERC Region" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{B7181AE5-9ABE-4C5C-BA4A-C1443F3C6C3F}" name="Emissions factor (tCO2e/kWh)" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{8B0F99A4-1C04-4320-B83D-CBE4450E888D}" name="Emissions source" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Table_7" displayName="Table_7" ref="A4:F8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Table_7" displayName="Table_7" ref="A4:F7">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="Description"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="Value" dataDxfId="100">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="Value" dataDxfId="103">
       <calculatedColumnFormula>SUM(B2:B4)</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0600-000003000000}" name="Units"/>
     <tableColumn id="7" xr3:uid="{EACDA7DF-E6A0-4DB1-B49D-8D6BABB93C86}" name="Source (i.e. data, estimate, proxy)"/>
     <tableColumn id="6" xr3:uid="{42881C2B-65FC-4B46-95D3-CF1BCFB0E160}" name="Data Confidence (i.e. high, medium, low)"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0600-000004000000}" name="Notes"/>
   </tableColumns>
   <tableStyleInfo name="Other-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table_2" displayName="Table_2" ref="B4:J11" headerRowDxfId="99" dataDxfId="98" totalsRowDxfId="97">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table_2" displayName="Table_2" ref="B4:J11" headerRowDxfId="102" dataDxfId="101" totalsRowDxfId="100">
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Machine Name/s or Number/s" dataDxfId="96"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Data Energy Intensity (kWh/GB)" dataDxfId="93">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Machine Name/s or Number/s" dataDxfId="99"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Data transmitted/day (MB/day)" dataDxfId="98"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Data received/day (MB/day)" dataDxfId="97"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Data Energy Intensity (kWh/GB)" dataDxfId="96">
       <calculatedColumnFormula>Datasheet!$B$8</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="92">
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="95">
       <calculatedColumnFormula>Datasheet!$B$12</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="91">
-      <calculatedColumnFormula>((Networking!$C5+Networking!$D5)/1000)*(365/12)*Networking!$E5*Networking!$F5</calculatedColumnFormula>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="94">
+      <calculatedColumnFormula>SUBTOTAL(109,G2:G4)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{962D6A94-E1E5-405F-BF4F-6D344C879F31}" name="Source (i.e. data, estimate, proxy)" dataDxfId="90" totalsRowDxfId="89"/>
-[...1 lines deleted...]
-    <tableColumn id="9" xr3:uid="{4561F0BC-B334-4B8B-A0F2-877289D40C47}" name="Notes" dataDxfId="86" totalsRowDxfId="85"/>
+    <tableColumn id="7" xr3:uid="{962D6A94-E1E5-405F-BF4F-6D344C879F31}" name="Source (i.e. data, estimate, proxy)" dataDxfId="93" totalsRowDxfId="92"/>
+    <tableColumn id="8" xr3:uid="{CD4D5E20-3260-4EE9-A171-6A3D0A7B3DBB}" name="Data Confidence (i.e. high, medium, low)" dataDxfId="91" totalsRowDxfId="90"/>
+    <tableColumn id="9" xr3:uid="{4561F0BC-B334-4B8B-A0F2-877289D40C47}" name="Notes" dataDxfId="89" totalsRowDxfId="88"/>
   </tableColumns>
   <tableStyleInfo name="Networking-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table_3" displayName="Table_3" ref="B13:H17" headerRowDxfId="84" dataDxfId="83" totalsRowDxfId="82">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table_3" displayName="Table_3" ref="B13:H17" headerRowDxfId="87" dataDxfId="86" totalsRowDxfId="85">
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Machine Name/s or Number/s" dataDxfId="81"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="Data harvested/day (MB/day)" dataDxfId="79" dataCellStyle="Comma">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Machine Name/s or Number/s" dataDxfId="84"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Location" dataDxfId="83"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="Data harvested/day (MB/day)" dataDxfId="82" dataCellStyle="Comma">
       <calculatedColumnFormula>125000 / (154/24)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Data Energy Intensity (kWh/GB)" dataDxfId="78">
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Data Energy Intensity (kWh/GB)" dataDxfId="81">
       <calculatedColumnFormula>Datasheet!$B$8</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="77">
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="80">
       <calculatedColumnFormula>Datasheet!$B$12</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="76">
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="79">
       <calculatedColumnFormula>((Networking!$C14+Networking!$D14)/1000)*(365/12)*Networking!$E14*Networking!$F14</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{537AC244-AA0A-4929-9A0D-783EEB03814E}" name="Source (i.e. data, estimate, proxy)" dataDxfId="75" totalsRowDxfId="74"/>
+    <tableColumn id="4" xr3:uid="{537AC244-AA0A-4929-9A0D-783EEB03814E}" name="Source (i.e. data, estimate, proxy)" dataDxfId="78" totalsRowDxfId="77"/>
   </tableColumns>
   <tableStyleInfo name="Networking-style 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{01F921C9-C83F-4C9E-84B7-BE0BED939809}" name="Table_35" displayName="Table_35" ref="B19:J23" headerRowDxfId="73" dataDxfId="72" totalsRowDxfId="71">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{01F921C9-C83F-4C9E-84B7-BE0BED939809}" name="Table_35" displayName="Table_35" ref="B19:J23" headerRowDxfId="76" dataDxfId="75" totalsRowDxfId="74">
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{817F26DB-B5D3-4BCF-A4BA-9E423956CE69}" name="Machine Name/s or Number/s" dataDxfId="70"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{1F1176EC-3AFC-4657-8B6C-C0A9B7898456}" name="Data harvested/day (MB/day)" dataDxfId="68" dataCellStyle="Comma">
+    <tableColumn id="1" xr3:uid="{817F26DB-B5D3-4BCF-A4BA-9E423956CE69}" name="Machine Name/s or Number/s" dataDxfId="73"/>
+    <tableColumn id="2" xr3:uid="{BAB69511-7B28-48E3-A202-90D846DDAEC0}" name="Location" dataDxfId="72"/>
+    <tableColumn id="3" xr3:uid="{1F1176EC-3AFC-4657-8B6C-C0A9B7898456}" name="Data harvested/day (MB/day)" dataDxfId="71" dataCellStyle="Comma">
       <calculatedColumnFormula>125000 / (154/24)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{4AE8AB3A-96D1-422E-ADC0-ECA56C78C627}" name="Data Energy Intensity (kWh/GB)" dataDxfId="67">
+    <tableColumn id="5" xr3:uid="{4AE8AB3A-96D1-422E-ADC0-ECA56C78C627}" name="Data Energy Intensity (kWh/GB)" dataDxfId="70">
       <calculatedColumnFormula>Datasheet!$B$8</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{1E68E1DC-13EC-4448-A788-D7EF7F2934E4}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="66">
+    <tableColumn id="6" xr3:uid="{1E68E1DC-13EC-4448-A788-D7EF7F2934E4}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="69">
       <calculatedColumnFormula>Datasheet!$B$12</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{CFDFBE18-A1E8-484F-8640-D478905B149D}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="65">
+    <tableColumn id="7" xr3:uid="{CFDFBE18-A1E8-484F-8640-D478905B149D}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="68">
       <calculatedColumnFormula>((Networking!$C20+Networking!$D20)/1000)*(365/12)*Networking!$E20*Networking!$F20</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{179AE5F7-EB7C-429C-A51A-8C86C46EDD25}" name="Source (i.e. data, estimate, proxy)" dataDxfId="64" totalsRowDxfId="63"/>
-[...1 lines deleted...]
-    <tableColumn id="9" xr3:uid="{8AE3C339-3B67-4066-9B05-FB5E355E274B}" name="Notes" dataDxfId="60" totalsRowDxfId="59"/>
+    <tableColumn id="4" xr3:uid="{179AE5F7-EB7C-429C-A51A-8C86C46EDD25}" name="Source (i.e. data, estimate, proxy)" dataDxfId="67" totalsRowDxfId="66"/>
+    <tableColumn id="8" xr3:uid="{F6D86516-FE69-49F1-8D71-C1674E30633D}" name="Data Confidence (i.e. high, medium, low)" dataDxfId="65" totalsRowDxfId="64"/>
+    <tableColumn id="9" xr3:uid="{8AE3C339-3B67-4066-9B05-FB5E355E274B}" name="Notes" dataDxfId="63" totalsRowDxfId="62"/>
   </tableColumns>
   <tableStyleInfo name="Networking-style 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{025ACB45-2752-43EE-BCB1-13E47B07A2A9}" name="Table_357" displayName="Table_357" ref="B25:J29" headerRowDxfId="58" dataDxfId="57" totalsRowDxfId="56">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{025ACB45-2752-43EE-BCB1-13E47B07A2A9}" name="Table_357" displayName="Table_357" ref="B25:J29" headerRowDxfId="61" dataDxfId="60" totalsRowDxfId="59">
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{F7ED18AA-048F-49A1-BDEC-D12C4831E75B}" name="Machine Name/s or Number/s" dataDxfId="55"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{AF18C790-11F8-4EDC-A713-534D2B829603}" name="Data harvested/day (MB/day)" dataDxfId="53" dataCellStyle="Comma">
+    <tableColumn id="1" xr3:uid="{F7ED18AA-048F-49A1-BDEC-D12C4831E75B}" name="Machine Name/s or Number/s" dataDxfId="58"/>
+    <tableColumn id="2" xr3:uid="{BEC360A3-31C3-421F-A4DE-B54009476B5D}" name="Location" dataDxfId="57"/>
+    <tableColumn id="3" xr3:uid="{AF18C790-11F8-4EDC-A713-534D2B829603}" name="Data harvested/day (MB/day)" dataDxfId="56" dataCellStyle="Comma">
       <calculatedColumnFormula>125000 / (154/24)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{9EDF9148-2B3A-42A2-91EA-05F463552113}" name="Data Energy Intensity (kWh/GB)" dataDxfId="52">
+    <tableColumn id="5" xr3:uid="{9EDF9148-2B3A-42A2-91EA-05F463552113}" name="Data Energy Intensity (kWh/GB)" dataDxfId="55">
       <calculatedColumnFormula>Datasheet!$B$8</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{39137188-C7E5-40CA-8A19-0CE6FB83D0CC}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="51">
+    <tableColumn id="6" xr3:uid="{39137188-C7E5-40CA-8A19-0CE6FB83D0CC}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="54">
       <calculatedColumnFormula>Datasheet!$B$12</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{D099AF8F-DF7A-409A-99E1-7C9B567D3461}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="50">
-      <calculatedColumnFormula>((Networking!$C26+Networking!$D26)/1000)*(365/12)*Networking!$E26*Networking!$F26</calculatedColumnFormula>
+    <tableColumn id="7" xr3:uid="{D099AF8F-DF7A-409A-99E1-7C9B567D3461}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="53">
+      <calculatedColumnFormula>SUBTOTAL(109,G23:G25)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{B0A6B928-7CA1-472B-A4AC-707724D92775}" name="Source (i.e. data, estimate, proxy)" dataDxfId="49" totalsRowDxfId="48"/>
-[...1 lines deleted...]
-    <tableColumn id="9" xr3:uid="{ABD5AB16-6458-42E3-8A32-2245AABC2E2B}" name="Notes" dataDxfId="45" totalsRowDxfId="44"/>
+    <tableColumn id="4" xr3:uid="{B0A6B928-7CA1-472B-A4AC-707724D92775}" name="Source (i.e. data, estimate, proxy)" dataDxfId="52" totalsRowDxfId="51"/>
+    <tableColumn id="8" xr3:uid="{FA35B757-A015-418D-976C-18A2A6A2ED68}" name="Data Confidence (i.e. high, medium, low)" dataDxfId="50" totalsRowDxfId="49"/>
+    <tableColumn id="9" xr3:uid="{ABD5AB16-6458-42E3-8A32-2245AABC2E2B}" name="Notes" dataDxfId="48" totalsRowDxfId="47"/>
   </tableColumns>
   <tableStyleInfo name="Networking-style 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{079E05D6-E208-41FA-96FC-ACA71708CE8B}" name="Table_359" displayName="Table_359" ref="B31:J35" headerRowDxfId="43" dataDxfId="42" totalsRowDxfId="41">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{079E05D6-E208-41FA-96FC-ACA71708CE8B}" name="Table_359" displayName="Table_359" ref="B31:J35" headerRowDxfId="46" dataDxfId="45" totalsRowDxfId="44">
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{9210C7C9-739B-4625-BA0E-ECEB6442CBFC}" name="Machine Name/s or Number/s" dataDxfId="40"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{B60A904E-3C71-4F55-AA73-C29D2DD33F96}" name="Data harvested/day (MB/day)" dataDxfId="38" dataCellStyle="Comma">
+    <tableColumn id="1" xr3:uid="{9210C7C9-739B-4625-BA0E-ECEB6442CBFC}" name="Machine Name/s or Number/s" dataDxfId="43"/>
+    <tableColumn id="2" xr3:uid="{885BF094-ABC0-4B98-AC05-821DEE121DC8}" name="Location" dataDxfId="42"/>
+    <tableColumn id="3" xr3:uid="{B60A904E-3C71-4F55-AA73-C29D2DD33F96}" name="Data harvested/day (MB/day)" dataDxfId="41" dataCellStyle="Comma">
       <calculatedColumnFormula>125000 / (154/24)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{D9BB9888-F5E3-40A8-B4B7-08CDDAFD926A}" name="Data Energy Intensity (kWh/GB)" dataDxfId="37">
+    <tableColumn id="5" xr3:uid="{D9BB9888-F5E3-40A8-B4B7-08CDDAFD926A}" name="Data Energy Intensity (kWh/GB)" dataDxfId="40">
       <calculatedColumnFormula>Datasheet!$B$8</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{92EAA834-6977-49F3-8E02-E7D451BA7395}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="36">
+    <tableColumn id="6" xr3:uid="{92EAA834-6977-49F3-8E02-E7D451BA7395}" name="Mean Global Grid Electricity Intensity (kgCO2e/kWh)" dataDxfId="39">
       <calculatedColumnFormula>Datasheet!$B$12</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{05BCA9B5-8B2E-48DE-B139-4E90832DEB6B}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="35">
-      <calculatedColumnFormula>((Networking!$C32+Networking!$D32)/1000)*(365/12)*Networking!$E32*Networking!$F32</calculatedColumnFormula>
+    <tableColumn id="7" xr3:uid="{05BCA9B5-8B2E-48DE-B139-4E90832DEB6B}" name="Total Annual Carbon Footprint (kgCO2e)" dataDxfId="38">
+      <calculatedColumnFormula>SUBTOTAL(109,G29:G31)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{8DE8D489-3C17-4F88-BBD2-1EF08A52F7EB}" name="Source (i.e. data, estimate, proxy)" dataDxfId="34" totalsRowDxfId="33"/>
-[...1 lines deleted...]
-    <tableColumn id="9" xr3:uid="{DF1049B1-4C99-45D3-A98E-C86628E507CB}" name="Notes" dataDxfId="30" totalsRowDxfId="29"/>
+    <tableColumn id="4" xr3:uid="{8DE8D489-3C17-4F88-BBD2-1EF08A52F7EB}" name="Source (i.e. data, estimate, proxy)" dataDxfId="37" totalsRowDxfId="36"/>
+    <tableColumn id="8" xr3:uid="{BF07B9DC-87AE-4343-B6F6-117811D1AC91}" name="Data Confidence (i.e. high, medium, low)" dataDxfId="35" totalsRowDxfId="34"/>
+    <tableColumn id="9" xr3:uid="{DF1049B1-4C99-45D3-A98E-C86628E507CB}" name="Notes" dataDxfId="33" totalsRowDxfId="32"/>
   </tableColumns>
   <tableStyleInfo name="Networking-style 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{AFA8482D-F900-4E70-B3E5-A19416833A91}" name="electricity_factors6" displayName="electricity_factors6" ref="A3:F41" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{AFA8482D-F900-4E70-B3E5-A19416833A91}" name="electricity_factors6" displayName="electricity_factors6" ref="A3:F41" totalsRowShown="0" headerRowDxfId="31" dataDxfId="30">
   <autoFilter ref="A3:F41" xr:uid="{00000000-0009-0000-0100-000004000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F40">
     <sortCondition ref="A4:A40"/>
   </sortState>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{D9807E66-CA31-43B2-A910-5975378DE172}" name="Country" dataDxfId="26"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{5497B32E-9709-41D7-9360-AC29C1C3ABFD}" name="converted value (kgCO2e/kWh)" dataDxfId="23">
+    <tableColumn id="1" xr3:uid="{D9807E66-CA31-43B2-A910-5975378DE172}" name="Country" dataDxfId="29"/>
+    <tableColumn id="2" xr3:uid="{6324259F-266A-4B11-8587-87EBA934973C}" name="emissions intensity (raw)" dataDxfId="28"/>
+    <tableColumn id="3" xr3:uid="{7BFD6481-D165-4194-9F88-40789DDC47A1}" name="units" dataDxfId="27"/>
+    <tableColumn id="4" xr3:uid="{5497B32E-9709-41D7-9360-AC29C1C3ABFD}" name="converted value (kgCO2e/kWh)" dataDxfId="26">
       <calculatedColumnFormula>B4/1000</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{12A2EFBE-3621-4813-A4E7-F42722F0FB7A}" name="source" dataDxfId="22"/>
-    <tableColumn id="6" xr3:uid="{9EAC8221-FCB1-47A8-BBDD-1D503AD530E4}" name="link" dataDxfId="21"/>
+    <tableColumn id="5" xr3:uid="{12A2EFBE-3621-4813-A4E7-F42722F0FB7A}" name="source" dataDxfId="25"/>
+    <tableColumn id="6" xr3:uid="{9EAC8221-FCB1-47A8-BBDD-1D503AD530E4}" name="link" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{8D2E0C3D-CA1E-4F03-B2EE-0AE10CB9F396}" name="aws_regions7" displayName="aws_regions7" ref="B3:F29" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{8D2E0C3D-CA1E-4F03-B2EE-0AE10CB9F396}" name="aws_regions7" displayName="aws_regions7" ref="B3:F29" totalsRowShown="0" headerRowDxfId="23" dataDxfId="22">
   <autoFilter ref="B3:F29" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{3D05FE51-421C-4549-8EE5-5928E0CF4105}" name="AWS Region" dataDxfId="18"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{A7529444-9438-428E-9073-DA8A2A896FE5}" name="Emissions source" dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{3D05FE51-421C-4549-8EE5-5928E0CF4105}" name="AWS Region" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{140D0970-58D9-4344-8419-8E0C3F9FE9D6}" name="Country" dataDxfId="20"/>
+    <tableColumn id="3" xr3:uid="{43F0C56F-0418-4571-9BE3-17CB91364B5B}" name="NERC Region" dataDxfId="19"/>
+    <tableColumn id="4" xr3:uid="{88B074CB-F398-43CF-B247-5A50962BA744}" name="Emissions factor (tCO2e/kWh)" dataDxfId="18"/>
+    <tableColumn id="5" xr3:uid="{A7529444-9438-428E-9073-DA8A2A896FE5}" name="Emissions source" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4293,339 +4558,339 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iea.org/reports/electricity-2025/emissions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.avanan.click/v2/r02/___https:/www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors-2024___.YXAxZTpjYW1icmlkZ2Vvcmc6YTpvOmE1YTRhMDdmMjFlYzFkMWQ3YTY0NDU1M2JlMjg5MzBkOjc6NjQ0OTo1NzA4NzZiNDNkN2MwYTJjMDE5NTI3ZTgwODVmY2VlMjg5YTljNzQyMzRhYzhjOGVhZGM4NjAzNDcwMGYwMDcwOnA6VDpG" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.avanan.click/v2/r02/___https:/www.gov.uk/government/publications/greenhouse-gas-reporting-conversion-factors-2024___.YXAxZTpjYW1icmlkZ2Vvcmc6YTpvOmE1YTRhMDdmMjFlYzFkMWQ3YTY0NDU1M2JlMjg5MzBkOjc6YTQ4ZDo0MTk1ZGUzMjM4OWQ3MTAxOWM3YzdiNjQ5NjJkYjlkZDUyNGU5ODFhODgzZDY2MWYwOGQzNzI4NTgyY2U1ZjIxOnA6VDpG" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.avanan.click/v2/r02/___https:/github.com/GoogleCloudPlatform/region-carbon-info/blob/main/data/yearly/2024.csv___.YXAxZTpjYW1icmlkZ2Vvcmc6YTpvOmE1YTRhMDdmMjFlYzFkMWQ3YTY0NDU1M2JlMjg5MzBkOjc6OTI3NTpjNTM5ZmM2OGUyZmUyNzhjZjc5M2M4NWQ0ZGNlOWY5ZGQ0MmU0MjI3YmEzNGEwMGU4MjdjNzRiZjJjMWJjZWU1OnA6VDpG" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A176F1A-C300-48D1-946E-FF439F04FBDF}">
   <sheetPr>
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="19.1328125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="19.265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" customWidth="1"/>
+    <col min="4" max="4" width="26.28515625" customWidth="1"/>
+    <col min="5" max="5" width="26.7109375" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="60.85546875" customWidth="1"/>
+    <col min="9" max="9" width="16.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="23.25">
+    <row r="1" spans="1:16" ht="24">
       <c r="A1" s="25" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="26" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:16">
-      <c r="A4" s="135" t="s">
-        <v>399</v>
+      <c r="A4" s="134" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="56"/>
       <c r="B5" s="43"/>
     </row>
     <row r="6" spans="1:16" ht="21">
       <c r="A6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
     </row>
     <row r="7" spans="1:16">
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
       <c r="N7" s="32"/>
       <c r="O7" s="32"/>
       <c r="P7" s="32"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="136" t="s">
+      <c r="D8" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="136"/>
-      <c r="F8" s="136"/>
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
       <c r="I8" s="44"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="28" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="28" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="44"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="32"/>
       <c r="N9" s="32"/>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" s="29"/>
-      <c r="C10" s="120" t="s">
-        <v>378</v>
+      <c r="C10" s="119" t="s">
+        <v>375</v>
       </c>
       <c r="D10" s="7">
-        <f>'On Premise'!P7</f>
+        <f>'On Premise'!P12</f>
         <v>0</v>
       </c>
       <c r="E10" s="59"/>
       <c r="F10" s="27">
-        <f t="shared" ref="F10:F15" si="0">SUM(C10:E10)</f>
+        <f t="shared" ref="F10:F15" si="0">SUM(D10:E10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
       <c r="N10" s="32"/>
       <c r="O10" s="32"/>
       <c r="P10" s="32"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" s="29"/>
-      <c r="C11" s="120" t="s">
+      <c r="C11" s="119" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="7">
-        <f>'On Premise'!P8</f>
+        <f>'On Premise'!P19</f>
         <v>0</v>
       </c>
       <c r="E11" s="60"/>
       <c r="F11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="48"/>
       <c r="J11" s="45"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
       <c r="M11" s="45"/>
       <c r="N11" s="32"/>
       <c r="O11" s="32"/>
       <c r="P11" s="32"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" s="29"/>
-      <c r="C12" s="120" t="s">
+      <c r="C12" s="119" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="7">
-        <f>'On Premise'!P9</f>
+        <f>'On Premise'!P26</f>
         <v>0</v>
       </c>
       <c r="F12" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="54"/>
       <c r="J12" s="45"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
       <c r="M12" s="45"/>
       <c r="N12" s="32"/>
       <c r="O12" s="32"/>
       <c r="P12" s="32"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="29"/>
-      <c r="C13" s="120" t="s">
+      <c r="C13" s="119" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="7">
-        <f>'On Premise'!P10</f>
+        <f>'On Premise'!P33</f>
         <v>0</v>
       </c>
       <c r="F13" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="54"/>
       <c r="J13" s="45"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="45"/>
       <c r="N13" s="32"/>
       <c r="O13" s="32"/>
       <c r="P13" s="32"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="29"/>
-      <c r="C14" s="120" t="s">
+      <c r="C14" s="119" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="7">
-        <f>'On Premise'!P11</f>
+        <f>'On Premise'!P40</f>
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="54"/>
       <c r="J14" s="46"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
       <c r="M14" s="45"/>
       <c r="N14" s="32"/>
       <c r="O14" s="32"/>
       <c r="P14" s="32"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="29"/>
       <c r="C15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="31">
         <f>SUM(D10:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>SUM('In Cloud'!B5:B6)</f>
-[...2 lines deleted...]
-      <c r="F15" s="69">
+        <f>'In Cloud'!B5</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="68">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="54"/>
       <c r="J15" s="46"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="45"/>
       <c r="N15" s="32"/>
       <c r="O15" s="32"/>
       <c r="P15" s="32"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" s="30"/>
       <c r="D16" s="7"/>
       <c r="I16" s="54"/>
       <c r="J16" s="47"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>
       <c r="P16" s="32"/>
     </row>
-    <row r="17" spans="2:16" ht="71.25">
+    <row r="17" spans="2:16" ht="75">
       <c r="B17" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="136" t="s">
+      <c r="D17" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="136"/>
-      <c r="F17" s="136"/>
+      <c r="E17" s="137"/>
+      <c r="F17" s="137"/>
       <c r="L17" s="45"/>
       <c r="M17" s="45"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
       <c r="P17" s="32"/>
     </row>
     <row r="18" spans="2:16">
       <c r="B18" s="58"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29" t="s">
         <v>37</v>
       </c>
       <c r="L18" s="45"/>
       <c r="M18" s="45"/>
       <c r="N18" s="32"/>
       <c r="O18" s="32"/>
       <c r="P18" s="32"/>
     </row>
     <row r="19" spans="2:16">
       <c r="B19" s="29"/>
-      <c r="C19" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="71">
+      <c r="C19" s="119" t="s">
+        <v>375</v>
+      </c>
+      <c r="D19" s="70">
         <f>Networking!G11</f>
         <v>0</v>
       </c>
       <c r="E19" s="62"/>
       <c r="I19" s="48"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
       <c r="M19" s="45"/>
       <c r="N19" s="32"/>
       <c r="O19" s="32"/>
       <c r="P19" s="32"/>
     </row>
     <row r="20" spans="2:16">
       <c r="B20" s="29"/>
       <c r="C20" s="57" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="61">
         <f>Networking!G17</f>
         <v>0</v>
       </c>
       <c r="E20" s="61"/>
       <c r="I20" s="54"/>
       <c r="J20" s="49"/>
@@ -4681,941 +4946,1809 @@
       </c>
       <c r="D23" s="61">
         <f>Networking!G35</f>
         <v>0</v>
       </c>
       <c r="E23" s="61"/>
       <c r="I23" s="54"/>
       <c r="J23" s="49"/>
       <c r="K23" s="45"/>
       <c r="L23" s="45"/>
       <c r="M23" s="45"/>
       <c r="N23" s="32"/>
       <c r="O23" s="32"/>
       <c r="P23" s="32"/>
     </row>
     <row r="24" spans="2:16">
       <c r="B24" s="29"/>
       <c r="C24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="31">
         <f>SUM(D19:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="10">
-        <f>'In Cloud'!B8</f>
-[...3 lines deleted...]
-        <f>SUM(C24:E24)</f>
+        <f>'In Cloud'!B6</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="72">
+        <f>SUM(D24:E24)</f>
         <v>0</v>
       </c>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
     </row>
     <row r="25" spans="2:16">
       <c r="B25" s="30"/>
       <c r="C25" s="6"/>
       <c r="D25" s="7"/>
       <c r="I25" s="54"/>
       <c r="J25" s="49"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="45"/>
     </row>
     <row r="26" spans="2:16">
       <c r="B26" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="28"/>
-      <c r="D26" s="136" t="s">
+      <c r="D26" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="E26" s="136"/>
+      <c r="E26" s="137"/>
       <c r="F26" s="28" t="s">
         <v>37</v>
       </c>
       <c r="I26" s="54"/>
       <c r="J26" s="49"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
     <row r="27" spans="2:16">
       <c r="B27" s="29"/>
       <c r="C27" s="10" t="s">
         <v>36</v>
       </c>
       <c r="D27" s="31">
-        <f>EndUser_Network_Emissions</f>
-[...3 lines deleted...]
-        <f>SUM(C27:E27)</f>
+        <f>'End User and Admin'!B14</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="72">
+        <f>SUM(D27:E27)</f>
         <v>0</v>
       </c>
       <c r="I27" s="52"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
       <c r="M27" s="45"/>
     </row>
     <row r="28" spans="2:16">
       <c r="B28" s="30"/>
       <c r="D28" s="7"/>
       <c r="I28" s="42"/>
       <c r="L28" s="45"/>
       <c r="M28" s="45"/>
     </row>
     <row r="29" spans="2:16">
       <c r="B29" s="28" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C29" s="28"/>
-      <c r="D29" s="136" t="s">
+      <c r="D29" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="E29" s="136"/>
+      <c r="E29" s="137"/>
       <c r="F29" s="28" t="s">
         <v>37</v>
       </c>
       <c r="I29" s="54"/>
       <c r="J29" s="49"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
     </row>
     <row r="30" spans="2:16">
       <c r="B30" s="29"/>
       <c r="C30" s="10" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D30" s="31">
         <f>'Non-digital Admin'!D11</f>
         <v>0</v>
       </c>
-      <c r="F30" s="10">
-        <f>SUM(C30:E30)</f>
+      <c r="F30" s="72">
+        <f>SUM(D30:E30)</f>
         <v>0</v>
       </c>
       <c r="I30" s="52"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
       <c r="M30" s="45"/>
     </row>
     <row r="31" spans="2:16">
       <c r="B31" s="30"/>
       <c r="C31" s="10"/>
       <c r="D31" s="31"/>
       <c r="F31" s="10"/>
       <c r="I31" s="52"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="45"/>
     </row>
     <row r="32" spans="2:16">
       <c r="B32" s="6"/>
       <c r="C32" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="D32" s="72"/>
+      <c r="D32" s="71"/>
       <c r="E32" s="42"/>
-      <c r="F32" s="73">
+      <c r="F32" s="72">
         <f>SUM(F15+F24+F27+F30)</f>
         <v>0</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>49</v>
       </c>
       <c r="L32" s="45"/>
       <c r="M32" s="45"/>
     </row>
     <row r="33" spans="2:11">
       <c r="B33" s="6"/>
       <c r="G33" s="6"/>
       <c r="I33" s="45"/>
       <c r="J33" s="49"/>
       <c r="K33" s="45"/>
     </row>
     <row r="34" spans="2:11">
       <c r="F34" s="35"/>
     </row>
     <row r="35" spans="2:11">
       <c r="I35" s="52"/>
     </row>
     <row r="36" spans="2:11">
       <c r="I36" s="55"/>
       <c r="J36" s="53"/>
       <c r="K36" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D29:E29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59B54F16-7B40-4727-AD33-4CB6501D37F5}">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75">
-      <c r="A1" s="91" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="90"/>
+      <c r="A1" s="90" t="s">
+        <v>394</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
     </row>
     <row r="2" spans="1:15" ht="15.75">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="91" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75">
+      <c r="A3" s="91" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
+      <c r="O3" s="89"/>
+    </row>
+    <row r="4" spans="1:15" ht="15.75">
+      <c r="A4" s="91" t="s">
+        <v>395</v>
+      </c>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89"/>
+      <c r="O4" s="89"/>
+    </row>
+    <row r="5" spans="1:15" ht="15.75">
+      <c r="A5" s="91"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="89"/>
+    </row>
+    <row r="6" spans="1:15" ht="15.75">
+      <c r="A6" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+    </row>
+    <row r="7" spans="1:15" ht="15.75">
+      <c r="A7" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="90"/>
-[...105 lines deleted...]
-      <c r="O7" s="90"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="O7" s="89"/>
     </row>
     <row r="8" spans="1:15" ht="15.75">
-      <c r="A8" s="92"/>
-[...13 lines deleted...]
-      <c r="O8" s="90"/>
+      <c r="A8" s="91"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
     </row>
     <row r="9" spans="1:15" ht="15.75">
-      <c r="A9" s="91" t="s">
+      <c r="A9" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+      <c r="I9" s="89"/>
+      <c r="J9" s="89"/>
+      <c r="K9" s="89"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="89"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="89"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="93" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+      <c r="I10" s="89"/>
+      <c r="J10" s="89"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="89"/>
+      <c r="N10" s="89"/>
+      <c r="O10" s="89"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="89"/>
+      <c r="G11" s="89"/>
+      <c r="H11" s="89"/>
+      <c r="I11" s="89"/>
+      <c r="J11" s="89"/>
+      <c r="K11" s="89"/>
+      <c r="L11" s="89"/>
+      <c r="M11" s="89"/>
+      <c r="N11" s="89"/>
+      <c r="O11" s="89"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="90"/>
-[...15 lines deleted...]
-      <c r="A10" s="94" t="s">
+      <c r="B12" s="89"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="89"/>
+      <c r="M12" s="89"/>
+      <c r="N12" s="89"/>
+      <c r="O12" s="89"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="90"/>
-[...69 lines deleted...]
-      <c r="O13" s="90"/>
+      <c r="B13" s="89"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="89"/>
+      <c r="G13" s="89"/>
+      <c r="H13" s="89"/>
+      <c r="I13" s="89"/>
+      <c r="J13" s="89"/>
+      <c r="K13" s="89"/>
+      <c r="L13" s="89"/>
+      <c r="M13" s="89"/>
+      <c r="N13" s="89"/>
+      <c r="O13" s="89"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A10" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="A12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="A13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AB975"/>
+  <dimension ref="A1:AB1002"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="F2" sqref="F2"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="E40" sqref="E40:O40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.73046875" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="26.73046875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.265625" customWidth="1"/>
+    <col min="1" max="1" width="26.7109375" customWidth="1"/>
+    <col min="2" max="2" width="16.7109375" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="12.265625" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="22" max="29" width="8.73046875" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" customWidth="1"/>
+    <col min="8" max="8" width="20.140625" customWidth="1"/>
+    <col min="9" max="9" width="25.140625" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" customWidth="1"/>
+    <col min="11" max="11" width="21.28515625" customWidth="1"/>
+    <col min="12" max="12" width="26.7109375" customWidth="1"/>
+    <col min="13" max="13" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.42578125" customWidth="1"/>
+    <col min="15" max="17" width="21.7109375" customWidth="1"/>
+    <col min="18" max="18" width="56.28515625" customWidth="1"/>
+    <col min="19" max="19" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="37.42578125" customWidth="1"/>
+    <col min="21" max="21" width="17.28515625" customWidth="1"/>
+    <col min="22" max="29" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="23.25">
+    <row r="1" spans="1:28" ht="24">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:28" ht="23.25">
+    <row r="2" spans="1:28" ht="24">
       <c r="A2" s="1" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:28" ht="14.25">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:28" ht="14.25">
+    <row r="4" spans="1:28">
       <c r="A4" s="2" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:28" ht="15" customHeight="1">
-      <c r="B5" s="100"/>
-[...18 lines deleted...]
-    <row r="6" spans="1:28" s="41" customFormat="1" ht="42.75">
+      <c r="B5" s="99"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="99"/>
+      <c r="R5" s="99"/>
+      <c r="S5" s="99"/>
+    </row>
+    <row r="6" spans="1:28" s="41" customFormat="1" ht="60">
       <c r="A6" s="39" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C6" s="39" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D6" s="39" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="39" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="39" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="J6" s="39" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="K6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="40" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="40" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="40" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="40" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="P6" s="39" t="s">
         <v>2</v>
       </c>
       <c r="Q6" s="39" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="39" t="s">
         <v>51</v>
       </c>
       <c r="S6" s="39" t="s">
         <v>3</v>
       </c>
       <c r="T6" s="39"/>
       <c r="U6" s="39"/>
       <c r="V6" s="39"/>
       <c r="W6" s="39"/>
       <c r="X6" s="39"/>
       <c r="Y6" s="39"/>
       <c r="Z6" s="39"/>
       <c r="AA6" s="39"/>
       <c r="AB6" s="39"/>
     </row>
-    <row r="7" spans="1:28" ht="14.25">
-[...1 lines deleted...]
-        <v>378</v>
+    <row r="7" spans="1:28">
+      <c r="A7" s="140" t="s">
+        <v>402</v>
       </c>
       <c r="B7" s="57"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="13"/>
       <c r="H7" s="10">
-        <f t="shared" ref="H7:H13" si="0">((F7-E7)*G7)+E7</f>
+        <f t="shared" ref="H7:H36" si="0">((F7-E7)*G7)+E7</f>
         <v>0</v>
       </c>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="10">
+        <f t="shared" ref="K7:K36" si="1">I7*J7</f>
         <v>0</v>
       </c>
       <c r="L7" s="10">
         <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
         <v>0</v>
       </c>
       <c r="M7" s="51"/>
       <c r="N7" s="33">
-        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365.25/12)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
         <v>0</v>
       </c>
       <c r="O7" s="50">
         <f>IFERROR(_xlfn.XLOOKUP(C7,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
         <v>0</v>
       </c>
-      <c r="P7" s="70">
+      <c r="P7" s="69">
         <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
         <v>0</v>
       </c>
       <c r="Q7" s="14"/>
       <c r="R7" s="14"/>
       <c r="S7" s="2"/>
     </row>
-    <row r="8" spans="1:28" ht="14.25">
-[...18 lines deleted...]
-      <c r="L8" s="10">
+    <row r="8" spans="1:28">
+      <c r="A8" s="139"/>
+      <c r="B8" s="140"/>
+      <c r="C8" s="141"/>
+      <c r="D8" s="141"/>
+      <c r="E8" s="142"/>
+      <c r="F8" s="142"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="144">
+        <f>((F8-E8)*G8)+E8</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="141"/>
+      <c r="J8" s="141"/>
+      <c r="K8" s="144">
+        <f>I8*J8</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="144">
         <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
         <v>0</v>
       </c>
-      <c r="M8" s="51"/>
-[...4 lines deleted...]
-      <c r="O8" s="121">
+      <c r="M8" s="33"/>
+      <c r="N8" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="146">
         <f>IFERROR(_xlfn.XLOOKUP(C8,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
         <v>0</v>
       </c>
-      <c r="P8" s="70">
+      <c r="P8" s="147">
         <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
         <v>0</v>
       </c>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
-      <c r="S8" s="2"/>
-[...21 lines deleted...]
-      <c r="L9" s="10">
+      <c r="S8" s="148"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="139"/>
+      <c r="B9" s="140"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="142"/>
+      <c r="F9" s="142"/>
+      <c r="G9" s="143"/>
+      <c r="H9" s="144">
+        <f>((F9-E9)*G9)+E9</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="144">
+        <f>I9*J9</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="144">
         <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
         <v>0</v>
       </c>
-      <c r="M9" s="51"/>
-[...4 lines deleted...]
-      <c r="O9" s="50">
+      <c r="M9" s="162"/>
+      <c r="N9" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O9" s="163">
         <f>IFERROR(_xlfn.XLOOKUP(C9,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
         <v>0</v>
       </c>
-      <c r="P9" s="70">
+      <c r="P9" s="147">
         <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
         <v>0</v>
       </c>
       <c r="Q9" s="14"/>
       <c r="R9" s="14"/>
-      <c r="S9" s="2"/>
-[...21 lines deleted...]
-      <c r="L10" s="10">
+      <c r="S9" s="148"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="139"/>
+      <c r="B10" s="140"/>
+      <c r="C10" s="141"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142"/>
+      <c r="F10" s="142"/>
+      <c r="G10" s="143"/>
+      <c r="H10" s="144">
+        <f>((F10-E10)*G10)+E10</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="141"/>
+      <c r="J10" s="141"/>
+      <c r="K10" s="144">
+        <f>I10*J10</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="144">
         <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
         <v>0</v>
       </c>
-      <c r="M10" s="51"/>
-[...4 lines deleted...]
-      <c r="O10" s="121">
+      <c r="M10" s="33"/>
+      <c r="N10" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O10" s="146">
         <f>IFERROR(_xlfn.XLOOKUP(C10,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
         <v>0</v>
       </c>
-      <c r="P10" s="70">
+      <c r="P10" s="147">
         <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
         <v>0</v>
       </c>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
-      <c r="S10" s="2"/>
-[...21 lines deleted...]
-      <c r="L11" s="10">
+      <c r="S10" s="148"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="139"/>
+      <c r="B11" s="140"/>
+      <c r="C11" s="141"/>
+      <c r="D11" s="141"/>
+      <c r="E11" s="142"/>
+      <c r="F11" s="142"/>
+      <c r="G11" s="143"/>
+      <c r="H11" s="144">
+        <f>((F11-E11)*G11)+E11</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="141"/>
+      <c r="J11" s="141"/>
+      <c r="K11" s="144">
+        <f>I11*J11</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="144">
         <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
         <v>0</v>
       </c>
-      <c r="M11" s="51"/>
-[...4 lines deleted...]
-      <c r="O11" s="50">
+      <c r="M11" s="33"/>
+      <c r="N11" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O11" s="146">
         <f>IFERROR(_xlfn.XLOOKUP(C11,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
         <v>0</v>
       </c>
-      <c r="P11" s="70">
+      <c r="P11" s="147">
         <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
         <v>0</v>
       </c>
       <c r="Q11" s="14"/>
       <c r="R11" s="14"/>
-      <c r="S11" s="2"/>
-[...74 lines deleted...]
-      </c>
+      <c r="S11" s="148"/>
+    </row>
+    <row r="12" spans="1:28" s="167" customFormat="1">
+      <c r="A12" s="167" t="s">
+        <v>381</v>
+      </c>
+      <c r="E12" s="168"/>
+      <c r="F12" s="168"/>
+      <c r="G12" s="169"/>
+      <c r="H12" s="165"/>
+      <c r="K12" s="165"/>
+      <c r="L12" s="165"/>
+      <c r="M12" s="170"/>
+      <c r="N12" s="171"/>
+      <c r="O12" s="172"/>
+      <c r="P12" s="166">
+        <f>SUBTOTAL(109,P7:P11)</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="166"/>
+      <c r="R12" s="166"/>
+      <c r="S12" s="173"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="139"/>
+      <c r="B13" s="140"/>
+      <c r="C13" s="141"/>
+      <c r="D13" s="141"/>
+      <c r="E13" s="142"/>
+      <c r="F13" s="142"/>
+      <c r="G13" s="143"/>
+      <c r="H13" s="144"/>
+      <c r="I13" s="141"/>
+      <c r="J13" s="141"/>
+      <c r="K13" s="144"/>
+      <c r="L13" s="144"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="145"/>
+      <c r="O13" s="146"/>
+      <c r="P13" s="147"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
-      <c r="S13" s="2"/>
-[...44 lines deleted...]
-    <row r="48" ht="15.75" customHeight="1"/>
+      <c r="S13" s="148"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="155"/>
+      <c r="F14" s="155"/>
+      <c r="G14" s="156"/>
+      <c r="H14" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="157"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="10">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="158"/>
+      <c r="N14" s="159">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O14" s="160">
+        <f>IFERROR(_xlfn.XLOOKUP(C14,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P14" s="69">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="161"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="139"/>
+      <c r="B15" s="140"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="142"/>
+      <c r="F15" s="142"/>
+      <c r="G15" s="143"/>
+      <c r="H15" s="144">
+        <f>((F15-E15)*G15)+E15</f>
+        <v>0</v>
+      </c>
+      <c r="I15" s="149"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="144">
+        <f>I15*J15</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="33"/>
+      <c r="N15" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O15" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C15,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P15" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="14"/>
+      <c r="R15" s="14"/>
+      <c r="S15" s="148"/>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="139"/>
+      <c r="B16" s="140"/>
+      <c r="C16" s="141"/>
+      <c r="D16" s="141"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="142"/>
+      <c r="G16" s="143"/>
+      <c r="H16" s="144">
+        <f>((F16-E16)*G16)+E16</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="149"/>
+      <c r="J16" s="141"/>
+      <c r="K16" s="144">
+        <f>I16*J16</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="162"/>
+      <c r="N16" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O16" s="163">
+        <f>IFERROR(_xlfn.XLOOKUP(C16,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P16" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="14"/>
+      <c r="S16" s="148"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="139"/>
+      <c r="B17" s="140"/>
+      <c r="C17" s="141"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="142"/>
+      <c r="F17" s="142"/>
+      <c r="G17" s="143"/>
+      <c r="H17" s="144">
+        <f>((F17-E17)*G17)+E17</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="149"/>
+      <c r="J17" s="141"/>
+      <c r="K17" s="144">
+        <f>I17*J17</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="33"/>
+      <c r="N17" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O17" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C17,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P17" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="148"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="139"/>
+      <c r="B18" s="140"/>
+      <c r="C18" s="141"/>
+      <c r="D18" s="141"/>
+      <c r="E18" s="142"/>
+      <c r="F18" s="142"/>
+      <c r="G18" s="143"/>
+      <c r="H18" s="144">
+        <f>((F18-E18)*G18)+E18</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="149"/>
+      <c r="J18" s="141"/>
+      <c r="K18" s="144">
+        <f>I18*J18</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M18" s="33"/>
+      <c r="N18" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O18" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C18,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P18" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
+      <c r="S18" s="148"/>
+    </row>
+    <row r="19" spans="1:19" s="167" customFormat="1">
+      <c r="A19" s="167" t="s">
+        <v>382</v>
+      </c>
+      <c r="E19" s="168"/>
+      <c r="F19" s="168"/>
+      <c r="G19" s="169"/>
+      <c r="H19" s="165"/>
+      <c r="I19" s="174"/>
+      <c r="K19" s="165"/>
+      <c r="L19" s="165"/>
+      <c r="M19" s="170"/>
+      <c r="N19" s="171"/>
+      <c r="O19" s="172"/>
+      <c r="P19" s="166">
+        <f>SUBTOTAL(109,P14:P18)</f>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="166"/>
+      <c r="R19" s="166"/>
+      <c r="S19" s="173"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="139"/>
+      <c r="B20" s="140"/>
+      <c r="C20" s="141"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="142"/>
+      <c r="F20" s="142"/>
+      <c r="G20" s="143"/>
+      <c r="H20" s="144"/>
+      <c r="I20" s="149"/>
+      <c r="J20" s="141"/>
+      <c r="K20" s="144"/>
+      <c r="L20" s="144"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="145"/>
+      <c r="O20" s="146"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="14"/>
+      <c r="R20" s="14"/>
+      <c r="S20" s="148"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="57"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M21" s="51"/>
+      <c r="N21" s="33">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O21" s="50">
+        <f>IFERROR(_xlfn.XLOOKUP(C21,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P21" s="69">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="14"/>
+      <c r="R21" s="14"/>
+      <c r="S21" s="2"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="164"/>
+      <c r="B22" s="140"/>
+      <c r="C22" s="141"/>
+      <c r="D22" s="141"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="150"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="144">
+        <f>((F22-E22)*G22)+E22</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="141"/>
+      <c r="J22" s="141"/>
+      <c r="K22" s="144">
+        <f>I22*J22</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M22" s="162"/>
+      <c r="N22" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O22" s="163">
+        <f>IFERROR(_xlfn.XLOOKUP(C22,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P22" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="148"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="139"/>
+      <c r="B23" s="140"/>
+      <c r="C23" s="141"/>
+      <c r="D23" s="141"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="150"/>
+      <c r="G23" s="143"/>
+      <c r="H23" s="144">
+        <f>((F23-E23)*G23)+E23</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="141"/>
+      <c r="J23" s="141"/>
+      <c r="K23" s="144">
+        <f>I23*J23</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="33"/>
+      <c r="N23" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O23" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C23,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P23" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="14"/>
+      <c r="S23" s="148"/>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="139"/>
+      <c r="B24" s="140"/>
+      <c r="C24" s="141"/>
+      <c r="D24" s="141"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="144">
+        <f>((F24-E24)*G24)+E24</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="141"/>
+      <c r="J24" s="141"/>
+      <c r="K24" s="144">
+        <f>I24*J24</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M24" s="33"/>
+      <c r="N24" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O24" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C24,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P24" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="14"/>
+      <c r="S24" s="148"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="139"/>
+      <c r="B25" s="140"/>
+      <c r="C25" s="141"/>
+      <c r="D25" s="141"/>
+      <c r="E25" s="150"/>
+      <c r="F25" s="150"/>
+      <c r="G25" s="143"/>
+      <c r="H25" s="144">
+        <f>((F25-E25)*G25)+E25</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="141"/>
+      <c r="J25" s="141"/>
+      <c r="K25" s="144">
+        <f>I25*J25</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M25" s="33"/>
+      <c r="N25" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O25" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C25,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P25" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="14"/>
+      <c r="S25" s="148"/>
+    </row>
+    <row r="26" spans="1:19" s="167" customFormat="1">
+      <c r="A26" s="167" t="s">
+        <v>383</v>
+      </c>
+      <c r="E26" s="175"/>
+      <c r="F26" s="175"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="165"/>
+      <c r="K26" s="165"/>
+      <c r="L26" s="165"/>
+      <c r="M26" s="170"/>
+      <c r="N26" s="171"/>
+      <c r="O26" s="172"/>
+      <c r="P26" s="166">
+        <f>SUBTOTAL(109,P21:P25)</f>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="166"/>
+      <c r="R26" s="166"/>
+      <c r="S26" s="173"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="139"/>
+      <c r="B27" s="140"/>
+      <c r="C27" s="141"/>
+      <c r="D27" s="141"/>
+      <c r="E27" s="150"/>
+      <c r="F27" s="150"/>
+      <c r="G27" s="143"/>
+      <c r="H27" s="144"/>
+      <c r="I27" s="141"/>
+      <c r="J27" s="141"/>
+      <c r="K27" s="144"/>
+      <c r="L27" s="144"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="145"/>
+      <c r="O27" s="146"/>
+      <c r="P27" s="147"/>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="14"/>
+      <c r="S27" s="148"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="57"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="10">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M28" s="51"/>
+      <c r="N28" s="33">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O28" s="120">
+        <f>IFERROR(_xlfn.XLOOKUP(C28,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P28" s="69">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="14"/>
+      <c r="S28" s="2"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" s="139"/>
+      <c r="B29" s="140"/>
+      <c r="C29" s="141"/>
+      <c r="D29" s="141"/>
+      <c r="E29" s="150"/>
+      <c r="F29" s="150"/>
+      <c r="G29" s="143"/>
+      <c r="H29" s="144">
+        <f>((F29-E29)*G29)+E29</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="141"/>
+      <c r="J29" s="141"/>
+      <c r="K29" s="144">
+        <f>I29*J29</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M29" s="33"/>
+      <c r="N29" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O29" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C29,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P29" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="148"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="139"/>
+      <c r="B30" s="140"/>
+      <c r="C30" s="141"/>
+      <c r="D30" s="141"/>
+      <c r="E30" s="150"/>
+      <c r="F30" s="150"/>
+      <c r="G30" s="143"/>
+      <c r="H30" s="144">
+        <f>((F30-E30)*G30)+E30</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="141"/>
+      <c r="J30" s="141"/>
+      <c r="K30" s="144">
+        <f>I30*J30</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M30" s="162"/>
+      <c r="N30" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O30" s="163">
+        <f>IFERROR(_xlfn.XLOOKUP(C30,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="14"/>
+      <c r="R30" s="14"/>
+      <c r="S30" s="148"/>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="139"/>
+      <c r="B31" s="140"/>
+      <c r="C31" s="141"/>
+      <c r="D31" s="141"/>
+      <c r="E31" s="150"/>
+      <c r="F31" s="150"/>
+      <c r="G31" s="143"/>
+      <c r="H31" s="144">
+        <f>((F31-E31)*G31)+E31</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="141"/>
+      <c r="J31" s="141"/>
+      <c r="K31" s="144">
+        <f>I31*J31</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M31" s="33"/>
+      <c r="N31" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O31" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C31,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P31" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q31" s="14"/>
+      <c r="R31" s="14"/>
+      <c r="S31" s="148"/>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="139"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="141"/>
+      <c r="D32" s="141"/>
+      <c r="E32" s="150"/>
+      <c r="F32" s="150"/>
+      <c r="G32" s="143"/>
+      <c r="H32" s="144">
+        <f>((F32-E32)*G32)+E32</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="141"/>
+      <c r="J32" s="141"/>
+      <c r="K32" s="144">
+        <f>I32*J32</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O32" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C32,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P32" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="14"/>
+      <c r="R32" s="14"/>
+      <c r="S32" s="148"/>
+    </row>
+    <row r="33" spans="1:19" s="167" customFormat="1">
+      <c r="A33" s="167" t="s">
+        <v>389</v>
+      </c>
+      <c r="E33" s="175"/>
+      <c r="F33" s="175"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="165"/>
+      <c r="K33" s="165"/>
+      <c r="L33" s="165"/>
+      <c r="M33" s="170"/>
+      <c r="N33" s="171"/>
+      <c r="O33" s="172"/>
+      <c r="P33" s="166">
+        <f>SUBTOTAL(109,P28:P32)</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="166"/>
+      <c r="R33" s="166"/>
+      <c r="S33" s="173"/>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="139"/>
+      <c r="B34" s="140"/>
+      <c r="C34" s="141"/>
+      <c r="D34" s="141"/>
+      <c r="E34" s="150"/>
+      <c r="F34" s="150"/>
+      <c r="G34" s="143"/>
+      <c r="H34" s="144"/>
+      <c r="I34" s="141"/>
+      <c r="J34" s="141"/>
+      <c r="K34" s="144"/>
+      <c r="L34" s="144"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="145"/>
+      <c r="O34" s="146"/>
+      <c r="P34" s="147"/>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="14"/>
+      <c r="S34" s="148"/>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="57"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="12"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="10">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M35" s="51"/>
+      <c r="N35" s="33">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O35" s="50">
+        <f>IFERROR(_xlfn.XLOOKUP(C35,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P35" s="69">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q35" s="14"/>
+      <c r="R35" s="14"/>
+      <c r="S35" s="2"/>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" s="16"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="18"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="10">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M36" s="51"/>
+      <c r="N36" s="33">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O36" s="120">
+        <f>IFERROR(_xlfn.XLOOKUP(C36,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P36" s="69">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="14"/>
+      <c r="R36" s="14"/>
+      <c r="S36" s="2"/>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="151"/>
+      <c r="B37" s="140"/>
+      <c r="C37" s="141"/>
+      <c r="D37" s="141"/>
+      <c r="E37" s="152"/>
+      <c r="F37" s="152"/>
+      <c r="G37" s="153"/>
+      <c r="H37" s="144">
+        <f>((F37-E37)*G37)+E37</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="154"/>
+      <c r="J37" s="141"/>
+      <c r="K37" s="144">
+        <f>I37*J37</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="33"/>
+      <c r="N37" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O37" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C37,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P37" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="14"/>
+      <c r="R37" s="14"/>
+      <c r="S37" s="148"/>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="151"/>
+      <c r="B38" s="140"/>
+      <c r="C38" s="141"/>
+      <c r="D38" s="141"/>
+      <c r="E38" s="152"/>
+      <c r="F38" s="152"/>
+      <c r="G38" s="153"/>
+      <c r="H38" s="144">
+        <f>((F38-E38)*G38)+E38</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="154"/>
+      <c r="J38" s="141"/>
+      <c r="K38" s="144">
+        <f>I38*J38</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M38" s="33"/>
+      <c r="N38" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="146">
+        <f>IFERROR(_xlfn.XLOOKUP(C38,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P38" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="14"/>
+      <c r="S38" s="148"/>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="151"/>
+      <c r="B39" s="140"/>
+      <c r="C39" s="141"/>
+      <c r="D39" s="141"/>
+      <c r="E39" s="152"/>
+      <c r="F39" s="152"/>
+      <c r="G39" s="153"/>
+      <c r="H39" s="144">
+        <f>((F39-E39)*G39)+E39</f>
+        <v>0</v>
+      </c>
+      <c r="I39" s="154"/>
+      <c r="J39" s="141"/>
+      <c r="K39" s="144">
+        <f>I39*J39</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="144">
+        <f>SUM(Table_1[[#This Row],[Server Power (W)]]+Table_1[[#This Row],[Daily Storage Power (W)]])</f>
+        <v>0</v>
+      </c>
+      <c r="M39" s="162"/>
+      <c r="N39" s="145">
+        <f>(Table_1[[#This Row],[Combined Server &amp; Storage Power (W)]]*24*(365)/1000)*Table_1[[#This Row],[Data Centre PUE]]</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="163">
+        <f>IFERROR(_xlfn.XLOOKUP(C39,'Grid factors'!A:A,'Grid factors'!D:D),"")</f>
+        <v>0</v>
+      </c>
+      <c r="P39" s="147">
+        <f>Table_1[[#This Row],[Combined Server &amp; Storage Monthly Energy inc. PUE  (kWh/year)]]*Table_1[[#This Row],[Grid Carbon Intensity (kgCO2e/kWh)]]</f>
+        <v>0</v>
+      </c>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="14"/>
+      <c r="S39" s="148"/>
+    </row>
+    <row r="40" spans="1:19" s="167" customFormat="1">
+      <c r="A40" s="176" t="s">
+        <v>390</v>
+      </c>
+      <c r="E40" s="177"/>
+      <c r="F40" s="177"/>
+      <c r="G40" s="178"/>
+      <c r="H40" s="165"/>
+      <c r="I40" s="179"/>
+      <c r="K40" s="165"/>
+      <c r="L40" s="165"/>
+      <c r="M40" s="170"/>
+      <c r="N40" s="171"/>
+      <c r="O40" s="172"/>
+      <c r="P40" s="166">
+        <f>SUBTOTAL(109,P35:P39)</f>
+        <v>0</v>
+      </c>
+      <c r="Q40" s="166"/>
+      <c r="R40" s="166"/>
+      <c r="S40" s="173"/>
+    </row>
+    <row r="41" spans="1:19" ht="15.75" customHeight="1">
+      <c r="E41" s="64"/>
+      <c r="F41" s="64"/>
+      <c r="M41" s="35"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="27"/>
+      <c r="R41" s="27"/>
+    </row>
+    <row r="42" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="43" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="44" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="45" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="46" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="47" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="48" spans="1:19" ht="15.75" customHeight="1"/>
     <row r="49" ht="15.75" customHeight="1"/>
     <row r="50" ht="15.75" customHeight="1"/>
     <row r="51" ht="15.75" customHeight="1"/>
     <row r="52" ht="15.75" customHeight="1"/>
     <row r="53" ht="15.75" customHeight="1"/>
     <row r="54" ht="15.75" customHeight="1"/>
     <row r="55" ht="15.75" customHeight="1"/>
     <row r="56" ht="15.75" customHeight="1"/>
     <row r="57" ht="15.75" customHeight="1"/>
     <row r="58" ht="15.75" customHeight="1"/>
     <row r="59" ht="15.75" customHeight="1"/>
     <row r="60" ht="15.75" customHeight="1"/>
     <row r="61" ht="15.75" customHeight="1"/>
     <row r="62" ht="15.75" customHeight="1"/>
     <row r="63" ht="15.75" customHeight="1"/>
     <row r="64" ht="15.75" customHeight="1"/>
     <row r="65" ht="15.75" customHeight="1"/>
     <row r="66" ht="15.75" customHeight="1"/>
     <row r="67" ht="15.75" customHeight="1"/>
     <row r="68" ht="15.75" customHeight="1"/>
     <row r="69" ht="15.75" customHeight="1"/>
     <row r="70" ht="15.75" customHeight="1"/>
     <row r="71" ht="15.75" customHeight="1"/>
     <row r="72" ht="15.75" customHeight="1"/>
     <row r="73" ht="15.75" customHeight="1"/>
@@ -6499,183 +7632,199 @@
     <row r="951" ht="15.75" customHeight="1"/>
     <row r="952" ht="15.75" customHeight="1"/>
     <row r="953" ht="15.75" customHeight="1"/>
     <row r="954" ht="15.75" customHeight="1"/>
     <row r="955" ht="15.75" customHeight="1"/>
     <row r="956" ht="15.75" customHeight="1"/>
     <row r="957" ht="15.75" customHeight="1"/>
     <row r="958" ht="15.75" customHeight="1"/>
     <row r="959" ht="15.75" customHeight="1"/>
     <row r="960" ht="15.75" customHeight="1"/>
     <row r="961" ht="15.75" customHeight="1"/>
     <row r="962" ht="15.75" customHeight="1"/>
     <row r="963" ht="15.75" customHeight="1"/>
     <row r="964" ht="15.75" customHeight="1"/>
     <row r="965" ht="15.75" customHeight="1"/>
     <row r="966" ht="15.75" customHeight="1"/>
     <row r="967" ht="15.75" customHeight="1"/>
     <row r="968" ht="15.75" customHeight="1"/>
     <row r="969" ht="15.75" customHeight="1"/>
     <row r="970" ht="15.75" customHeight="1"/>
     <row r="971" ht="15.75" customHeight="1"/>
     <row r="972" ht="15.75" customHeight="1"/>
     <row r="973" ht="15.75" customHeight="1"/>
     <row r="974" ht="15.75" customHeight="1"/>
     <row r="975" ht="15.75" customHeight="1"/>
+    <row r="976" ht="15.75" customHeight="1"/>
+    <row r="977" ht="15.75" customHeight="1"/>
+    <row r="978" ht="15.75" customHeight="1"/>
+    <row r="979" ht="15.75" customHeight="1"/>
+    <row r="980" ht="15.75" customHeight="1"/>
+    <row r="981" ht="15.75" customHeight="1"/>
+    <row r="982" ht="15.75" customHeight="1"/>
+    <row r="983" ht="15.75" customHeight="1"/>
+    <row r="984" ht="15.75" customHeight="1"/>
+    <row r="985" ht="15.75" customHeight="1"/>
+    <row r="986" ht="15.75" customHeight="1"/>
+    <row r="987" ht="15.75" customHeight="1"/>
+    <row r="988" ht="15.75" customHeight="1"/>
+    <row r="989" ht="15.75" customHeight="1"/>
+    <row r="990" ht="15.75" customHeight="1"/>
+    <row r="991" ht="15.75" customHeight="1"/>
+    <row r="992" ht="15.75" customHeight="1"/>
+    <row r="993" ht="15.75" customHeight="1"/>
+    <row r="994" ht="15.75" customHeight="1"/>
+    <row r="995" ht="15.75" customHeight="1"/>
+    <row r="996" ht="15.75" customHeight="1"/>
+    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="998" ht="15.75" customHeight="1"/>
+    <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
+    <row r="1001" ht="15.75" customHeight="1"/>
+    <row r="1002" ht="15.75" customHeight="1"/>
   </sheetData>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q7:Q13" xr:uid="{349C69FC-010E-43BB-8371-4A4D9C9F7BC5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q7:Q40" xr:uid="{349C69FC-010E-43BB-8371-4A4D9C9F7BC5}">
       <formula1>"data, estimate, proxy"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R7:R13" xr:uid="{CFA3BAAD-5641-4D3B-9A09-7ED245DFE80B}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R7:R40" xr:uid="{CFA3BAAD-5641-4D3B-9A09-7ED245DFE80B}">
       <formula1>"high, medium, low"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C13" xr:uid="{D4C359B4-6BFE-453B-810B-F5CAA7ACA9BB}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C40" xr:uid="{D4C359B4-6BFE-453B-810B-F5CAA7ACA9BB}">
       <formula1>CountryList</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:F1000"/>
+  <dimension ref="A1:F999"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.73046875" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="59.265625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="27" width="8.73046875" customWidth="1"/>
+    <col min="1" max="1" width="59.28515625" customWidth="1"/>
+    <col min="2" max="3" width="8.7109375" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" customWidth="1"/>
+    <col min="5" max="5" width="37.28515625" customWidth="1"/>
+    <col min="6" max="6" width="63.140625" customWidth="1"/>
+    <col min="7" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.25">
+    <row r="1" spans="1:6" ht="24">
       <c r="A1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="14.25">
-[...1 lines deleted...]
-        <v>380</v>
+    <row r="2" spans="1:6">
+      <c r="A2" s="119" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1">
-      <c r="A3" s="100"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:6" ht="14.25">
+      <c r="A3" s="99"/>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>50</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="14.25">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="5" spans="1:6">
+      <c r="A5" s="136" t="s">
+        <v>399</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="15"/>
     </row>
-    <row r="6" spans="1:6" ht="14.25">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="6" spans="1:6">
+      <c r="A6" s="136" t="s">
+        <v>400</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="15"/>
     </row>
-    <row r="7" spans="1:6" ht="14.25">
-[...3 lines deleted...]
-      <c r="B7" s="18"/>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4">
+        <f>SUM(B5:B6)</f>
+        <v>0</v>
+      </c>
       <c r="C7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="D7" s="12"/>
-[...20 lines deleted...]
-    </row>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="57"/>
+    </row>
+    <row r="20" ht="15.75" customHeight="1"/>
     <row r="21" ht="15.75" customHeight="1"/>
     <row r="22" ht="15.75" customHeight="1"/>
     <row r="23" ht="15.75" customHeight="1"/>
     <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1"/>
     <row r="26" ht="15.75" customHeight="1"/>
     <row r="27" ht="15.75" customHeight="1"/>
     <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1"/>
     <row r="30" ht="15.75" customHeight="1"/>
     <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>
     <row r="43" ht="15.75" customHeight="1"/>
     <row r="44" ht="15.75" customHeight="1"/>
     <row r="45" ht="15.75" customHeight="1"/>
@@ -7611,974 +8760,943 @@
     <row r="975" ht="15.75" customHeight="1"/>
     <row r="976" ht="15.75" customHeight="1"/>
     <row r="977" ht="15.75" customHeight="1"/>
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
-    <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:Z949"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.73046875" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="36.1328125" customWidth="1"/>
+    <col min="1" max="1" width="36.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="29.73046875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16" max="26" width="8.73046875" customWidth="1"/>
+    <col min="3" max="3" width="29.7109375" customWidth="1"/>
+    <col min="4" max="4" width="31.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="44.7109375" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" customWidth="1"/>
+    <col min="9" max="9" width="56.28515625" customWidth="1"/>
+    <col min="10" max="10" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="16" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="23.25">
+    <row r="1" spans="1:26" ht="24">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:26" ht="14.25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1">
-      <c r="B3" s="100"/>
-[...7 lines deleted...]
-      <c r="J3" s="100"/>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
     </row>
     <row r="4" spans="1:26" ht="47.25">
-      <c r="A4" s="134" t="s">
-        <v>387</v>
+      <c r="A4" s="133" t="s">
+        <v>384</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="I4" s="80" t="s">
+      <c r="I4" s="79" t="s">
         <v>51</v>
       </c>
-      <c r="J4" s="80" t="s">
+      <c r="J4" s="79" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
       <c r="N4" s="11"/>
       <c r="O4" s="11"/>
       <c r="P4" s="11"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="11"/>
       <c r="S4" s="11"/>
       <c r="T4" s="11"/>
       <c r="U4" s="11"/>
       <c r="V4" s="11"/>
       <c r="W4" s="11"/>
       <c r="X4" s="11"/>
       <c r="Y4" s="11"/>
       <c r="Z4" s="11"/>
     </row>
-    <row r="5" spans="1:26" ht="14.25">
-      <c r="A5" s="120"/>
+    <row r="5" spans="1:26">
+      <c r="A5" s="119"/>
       <c r="B5" s="32"/>
       <c r="C5" s="19"/>
       <c r="D5" s="20"/>
       <c r="E5" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F5" s="88">
+      <c r="F5" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G5" s="78">
+      <c r="G5" s="77">
         <f>((Networking!$C5+Networking!$D5)/1000)*(365/12)*Networking!$E5*Networking!$F5</f>
         <v>0</v>
       </c>
       <c r="H5" s="12"/>
       <c r="I5" s="14"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:26" ht="14.25">
+    <row r="6" spans="1:26">
       <c r="A6" s="57"/>
       <c r="B6" s="32"/>
       <c r="C6" s="19"/>
       <c r="D6" s="20"/>
       <c r="E6" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F6" s="88">
+      <c r="F6" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G6" s="78">
+      <c r="G6" s="27">
         <f>((Networking!$C6+Networking!$D6)/1000)*(365/12)*Networking!$E6*Networking!$F6</f>
         <v>0</v>
       </c>
       <c r="H6" s="12"/>
       <c r="I6" s="14"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:26" ht="14.25">
+    <row r="7" spans="1:26">
       <c r="A7" s="57"/>
       <c r="B7" s="32"/>
       <c r="C7" s="19"/>
       <c r="D7" s="20"/>
       <c r="E7" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F7" s="88">
+      <c r="F7" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G7" s="78">
+      <c r="G7" s="77">
         <f>((Networking!$C7+Networking!$D7)/1000)*(365/12)*Networking!$E7*Networking!$F7</f>
         <v>0</v>
       </c>
       <c r="H7" s="12"/>
       <c r="I7" s="14"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:26" ht="14.25">
-      <c r="A8" s="120"/>
+    <row r="8" spans="1:26">
+      <c r="A8" s="119"/>
       <c r="B8" s="32"/>
       <c r="C8" s="19"/>
       <c r="D8" s="20"/>
       <c r="E8" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F8" s="88">
+      <c r="F8" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G8" s="78">
+      <c r="G8" s="77">
         <f>((Networking!$C8+Networking!$D8)/1000)*(365/12)*Networking!$E8*Networking!$F8</f>
         <v>0</v>
       </c>
       <c r="H8" s="4"/>
       <c r="I8" s="14"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25">
+    <row r="9" spans="1:26">
       <c r="B9" s="32"/>
       <c r="C9" s="19"/>
       <c r="D9" s="20"/>
       <c r="E9" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F9" s="88">
+      <c r="F9" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G9" s="78">
+      <c r="G9" s="77">
         <f>((Networking!$C9+Networking!$D9)/1000)*(365/12)*Networking!$E9*Networking!$F9</f>
         <v>0</v>
       </c>
       <c r="I9" s="14"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25">
+    <row r="10" spans="1:26">
       <c r="B10" s="34"/>
       <c r="C10" s="19"/>
       <c r="D10" s="20"/>
       <c r="E10" s="12">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F10" s="88">
+      <c r="F10" s="87">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G10" s="78">
+      <c r="G10" s="77">
         <f>((Networking!$C10+Networking!$D10)/1000)*(365/12)*Networking!$E10*Networking!$F10</f>
         <v>0</v>
       </c>
       <c r="I10" s="14"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25">
+    <row r="11" spans="1:26">
       <c r="A11" s="10" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="19"/>
       <c r="D11" s="20"/>
-      <c r="E11" s="12">
-[...6 lines deleted...]
-      </c>
+      <c r="E11" s="12"/>
+      <c r="F11" s="87"/>
       <c r="G11" s="78">
-        <f>((Networking!$C11+Networking!$D11)/1000)*(365/12)*Networking!$E11*Networking!$F11</f>
+        <f>SUBTOTAL(109,G5:G10)</f>
         <v>0</v>
       </c>
       <c r="I11" s="14"/>
       <c r="J11" s="2"/>
     </row>
     <row r="12" spans="1:26" ht="15.75" customHeight="1">
       <c r="B12" s="16"/>
       <c r="I12" s="14"/>
       <c r="J12" s="2"/>
     </row>
     <row r="13" spans="1:26" ht="31.5">
-      <c r="A13" s="134" t="s">
-        <v>388</v>
+      <c r="A13" s="133" t="s">
+        <v>385</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H13" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="I13" s="81" t="s">
+      <c r="I13" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="J13" s="81" t="s">
+      <c r="J13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
     </row>
     <row r="14" spans="1:26" ht="15.75" customHeight="1">
       <c r="A14" s="57"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="21"/>
       <c r="E14" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F14" s="89">
+      <c r="F14" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G14" s="79">
+      <c r="G14" s="78">
         <f>((Networking!$C14+Networking!$D14)/1000)*(365/12)*Networking!$E14*Networking!$F14</f>
         <v>0</v>
       </c>
-      <c r="I14" s="82"/>
-      <c r="J14" s="83"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="82"/>
     </row>
     <row r="15" spans="1:26" ht="15.75" customHeight="1">
       <c r="A15" s="57"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="21"/>
       <c r="E15" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F15" s="89">
+      <c r="F15" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G15" s="79">
+      <c r="G15" s="78">
         <f>((Networking!$C15+Networking!$D15)/1000)*(365/12)*Networking!$E15*Networking!$F15</f>
         <v>0</v>
       </c>
-      <c r="I15" s="84"/>
-      <c r="J15" s="85"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="84"/>
     </row>
     <row r="16" spans="1:26" ht="15.75" customHeight="1">
       <c r="A16" s="57"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="21"/>
       <c r="E16" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F16" s="89">
+      <c r="F16" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G16" s="79">
+      <c r="G16" s="78">
         <f>((Networking!$C16+Networking!$D16)/1000)*(365/12)*Networking!$E16*Networking!$F16</f>
         <v>0</v>
       </c>
-      <c r="I16" s="82"/>
-      <c r="J16" s="83"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="82"/>
     </row>
     <row r="17" spans="1:25" ht="15.75" customHeight="1">
       <c r="A17" s="10" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="21"/>
-      <c r="E17" s="9">
-[...12 lines deleted...]
-      <c r="J17" s="85"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="78">
+        <f>SUBTOTAL(109,G14:G16)</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="83"/>
+      <c r="J17" s="84"/>
     </row>
     <row r="18" spans="1:25" ht="15.75" customHeight="1">
       <c r="A18" s="57"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="21"/>
       <c r="E18" s="9"/>
-      <c r="F18" s="89"/>
-      <c r="G18" s="79"/>
+      <c r="F18" s="88"/>
+      <c r="G18" s="78"/>
       <c r="I18" s="14"/>
       <c r="J18" s="2"/>
     </row>
     <row r="19" spans="1:25" ht="63">
-      <c r="A19" s="134" t="s">
-        <v>389</v>
+      <c r="A19" s="133" t="s">
+        <v>386</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H19" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="86" t="s">
         <v>50</v>
       </c>
-      <c r="I19" s="80" t="s">
+      <c r="I19" s="79" t="s">
         <v>51</v>
       </c>
-      <c r="J19" s="80" t="s">
+      <c r="J19" s="79" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
     </row>
     <row r="20" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A20" s="120"/>
+      <c r="A20" s="119"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="21"/>
       <c r="E20" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F20" s="89">
+      <c r="F20" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G20" s="79">
+      <c r="G20" s="78">
         <f>((Networking!$C20+Networking!$D20)/1000)*(365/12)*Networking!$E20*Networking!$F20</f>
         <v>0</v>
       </c>
       <c r="I20" s="14"/>
       <c r="J20" s="2"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" customHeight="1">
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="21"/>
       <c r="E21" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F21" s="89">
+      <c r="F21" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G21" s="79">
+      <c r="G21" s="78">
         <f>((Networking!$C21+Networking!$D21)/1000)*(365/12)*Networking!$E21*Networking!$F21</f>
         <v>0</v>
       </c>
       <c r="I21" s="14"/>
       <c r="J21" s="2"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1">
       <c r="A22" s="57"/>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="21"/>
       <c r="E22" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F22" s="89">
+      <c r="F22" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="78">
         <f>((Networking!$C22+Networking!$D22)/1000)*(365/12)*Networking!$E22*Networking!$F22</f>
         <v>0</v>
       </c>
       <c r="I22" s="14"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:25" ht="15.75" customHeight="1">
       <c r="A23" s="10" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="21"/>
-      <c r="E23" s="9">
-[...8 lines deleted...]
-        <f>((Networking!$C23+Networking!$D23)/1000)*(365/12)*Networking!$E23*Networking!$F23</f>
+      <c r="E23" s="9"/>
+      <c r="F23" s="88"/>
+      <c r="G23" s="78">
+        <f>SUBTOTAL(109,G20:G22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="14"/>
       <c r="J23" s="2"/>
     </row>
     <row r="24" spans="1:25" ht="15.75" customHeight="1"/>
     <row r="25" spans="1:25" ht="47.25">
-      <c r="A25" s="134" t="s">
-        <v>390</v>
+      <c r="A25" s="133" t="s">
+        <v>387</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F25" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H25" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="H25" s="86" t="s">
         <v>50</v>
       </c>
-      <c r="I25" s="80" t="s">
+      <c r="I25" s="79" t="s">
         <v>51</v>
       </c>
-      <c r="J25" s="80" t="s">
+      <c r="J25" s="79" t="s">
         <v>3</v>
       </c>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
       <c r="N25" s="11"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="R25" s="11"/>
       <c r="S25" s="11"/>
       <c r="T25" s="11"/>
       <c r="U25" s="11"/>
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="11"/>
     </row>
     <row r="26" spans="1:25" ht="15.75" customHeight="1">
       <c r="A26" s="57"/>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="21"/>
       <c r="E26" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F26" s="89">
+      <c r="F26" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G26" s="79">
+      <c r="G26" s="78">
         <f>((Networking!$C26+Networking!$D26)/1000)*(365/12)*Networking!$E26*Networking!$F26</f>
         <v>0</v>
       </c>
       <c r="I26" s="14"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:25" ht="15.75" customHeight="1">
       <c r="A27" s="57"/>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="21"/>
       <c r="E27" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F27" s="89">
+      <c r="F27" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G27" s="79">
+      <c r="G27" s="78">
         <f>((Networking!$C27+Networking!$D27)/1000)*(365/12)*Networking!$E27*Networking!$F27</f>
         <v>0</v>
       </c>
       <c r="I27" s="14"/>
       <c r="J27" s="2"/>
     </row>
     <row r="28" spans="1:25" ht="15.75" customHeight="1">
       <c r="A28" s="57"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="21"/>
       <c r="E28" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F28" s="89">
+      <c r="F28" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G28" s="79">
+      <c r="G28" s="78">
         <f>((Networking!$C28+Networking!$D28)/1000)*(365/12)*Networking!$E28*Networking!$F28</f>
         <v>0</v>
       </c>
       <c r="I28" s="14"/>
       <c r="J28" s="2"/>
     </row>
     <row r="29" spans="1:25" ht="15.75" customHeight="1">
       <c r="A29" s="10" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="21"/>
-      <c r="E29" s="9">
-[...8 lines deleted...]
-        <f>((Networking!$C29+Networking!$D29)/1000)*(365/12)*Networking!$E29*Networking!$F29</f>
+      <c r="E29" s="9"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="78">
+        <f t="shared" ref="G29" si="0">SUBTOTAL(109,G26:G28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="14"/>
       <c r="J29" s="2"/>
     </row>
     <row r="30" spans="1:25" ht="15.75" customHeight="1"/>
     <row r="31" spans="1:25" ht="47.25">
-      <c r="A31" s="134" t="s">
-        <v>391</v>
+      <c r="A31" s="133" t="s">
+        <v>388</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H31" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="86" t="s">
         <v>50</v>
       </c>
-      <c r="I31" s="80" t="s">
+      <c r="I31" s="79" t="s">
         <v>51</v>
       </c>
-      <c r="J31" s="80" t="s">
+      <c r="J31" s="79" t="s">
         <v>3</v>
       </c>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
       <c r="R31" s="11"/>
       <c r="S31" s="11"/>
       <c r="T31" s="11"/>
       <c r="U31" s="11"/>
       <c r="V31" s="11"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
     </row>
     <row r="32" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A32" s="120"/>
+      <c r="A32" s="119"/>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="21"/>
       <c r="E32" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F32" s="89">
+      <c r="F32" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G32" s="79">
+      <c r="G32" s="78">
         <f>((Networking!$C32+Networking!$D32)/1000)*(365/12)*Networking!$E32*Networking!$F32</f>
         <v>0</v>
       </c>
       <c r="I32" s="14"/>
       <c r="J32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" customHeight="1">
       <c r="A33" s="57"/>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="21"/>
       <c r="E33" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F33" s="89">
+      <c r="F33" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G33" s="79">
+      <c r="G33" s="78">
         <f>((Networking!$C33+Networking!$D33)/1000)*(365/12)*Networking!$E33*Networking!$F33</f>
         <v>0</v>
       </c>
       <c r="I33" s="14"/>
       <c r="J33" s="2"/>
     </row>
     <row r="34" spans="1:25" ht="15.75" customHeight="1">
       <c r="A34" s="57"/>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="21"/>
       <c r="E34" s="9">
         <f>Datasheet!$B$8</f>
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="F34" s="89">
+      <c r="F34" s="88">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
-      <c r="G34" s="79">
+      <c r="G34" s="78">
         <f>((Networking!$C34+Networking!$D34)/1000)*(365/12)*Networking!$E34*Networking!$F34</f>
         <v>0</v>
       </c>
       <c r="I34" s="14"/>
       <c r="J34" s="2"/>
     </row>
     <row r="35" spans="1:25" ht="15.75" customHeight="1">
       <c r="A35" s="10" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="21"/>
-      <c r="E35" s="9">
-[...8 lines deleted...]
-        <f>((Networking!$C35+Networking!$D35)/1000)*(365/12)*Networking!$E35*Networking!$F35</f>
+      <c r="E35" s="9"/>
+      <c r="F35" s="88"/>
+      <c r="G35" s="78">
+        <f t="shared" ref="G35" si="1">SUBTOTAL(109,G32:G34)</f>
         <v>0</v>
       </c>
       <c r="I35" s="14"/>
       <c r="J35" s="2"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" customHeight="1"/>
     <row r="37" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A37" s="122"/>
+      <c r="A37" s="121"/>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
-      <c r="H37" s="87"/>
-[...1 lines deleted...]
-      <c r="J37" s="80"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
     </row>
     <row r="38" spans="1:25" ht="15.75" customHeight="1">
       <c r="A38" s="57"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="21"/>
       <c r="E38" s="9"/>
-      <c r="F38" s="89"/>
-      <c r="G38" s="79"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="78"/>
       <c r="I38" s="14"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" customHeight="1">
       <c r="A39" s="57"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="21"/>
       <c r="E39" s="9"/>
-      <c r="F39" s="89"/>
-      <c r="G39" s="79"/>
+      <c r="F39" s="88"/>
+      <c r="G39" s="78"/>
       <c r="I39" s="14"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:25" ht="15.75" customHeight="1">
       <c r="A40" s="57"/>
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="21"/>
       <c r="E40" s="9"/>
-      <c r="F40" s="89"/>
-      <c r="G40" s="79"/>
+      <c r="F40" s="88"/>
+      <c r="G40" s="78"/>
       <c r="I40" s="14"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:25" ht="15.75" customHeight="1">
       <c r="A41" s="10"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="21"/>
       <c r="E41" s="9"/>
-      <c r="F41" s="89"/>
-      <c r="G41" s="79"/>
+      <c r="F41" s="88"/>
+      <c r="G41" s="78"/>
       <c r="I41" s="14"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:25" ht="15.75" customHeight="1"/>
     <row r="43" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A43" s="122"/>
+      <c r="A43" s="121"/>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
-      <c r="H43" s="87"/>
-[...1 lines deleted...]
-      <c r="J43" s="80"/>
+      <c r="H43" s="86"/>
+      <c r="I43" s="79"/>
+      <c r="J43" s="79"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
       <c r="R43" s="11"/>
       <c r="S43" s="11"/>
       <c r="T43" s="11"/>
       <c r="U43" s="11"/>
       <c r="V43" s="11"/>
       <c r="W43" s="11"/>
       <c r="X43" s="11"/>
       <c r="Y43" s="11"/>
     </row>
     <row r="44" spans="1:25" ht="15.75" customHeight="1">
       <c r="A44" s="57"/>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="21"/>
       <c r="E44" s="9"/>
-      <c r="F44" s="89"/>
-      <c r="G44" s="79"/>
+      <c r="F44" s="88"/>
+      <c r="G44" s="78"/>
       <c r="I44" s="14"/>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:25" ht="15.75" customHeight="1">
       <c r="A45" s="57"/>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="21"/>
       <c r="E45" s="9"/>
-      <c r="F45" s="89"/>
-      <c r="G45" s="79"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="78"/>
       <c r="I45" s="14"/>
       <c r="J45" s="2"/>
     </row>
     <row r="46" spans="1:25" ht="15.75" customHeight="1">
       <c r="A46" s="57"/>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="21"/>
       <c r="E46" s="9"/>
-      <c r="F46" s="89"/>
-      <c r="G46" s="79"/>
+      <c r="F46" s="88"/>
+      <c r="G46" s="78"/>
       <c r="I46" s="14"/>
       <c r="J46" s="2"/>
     </row>
     <row r="47" spans="1:25" ht="15.75" customHeight="1">
       <c r="A47" s="10"/>
       <c r="B47" s="9"/>
       <c r="C47" s="9"/>
       <c r="D47" s="21"/>
       <c r="E47" s="9"/>
-      <c r="F47" s="89"/>
-      <c r="G47" s="79"/>
+      <c r="F47" s="88"/>
+      <c r="G47" s="78"/>
       <c r="I47" s="14"/>
       <c r="J47" s="2"/>
     </row>
     <row r="48" spans="1:25" ht="15.75" customHeight="1"/>
     <row r="49" ht="15.75" customHeight="1"/>
     <row r="50" ht="15.75" customHeight="1"/>
     <row r="51" ht="15.75" customHeight="1"/>
     <row r="52" ht="15.75" customHeight="1"/>
     <row r="53" ht="15.75" customHeight="1"/>
     <row r="54" ht="15.75" customHeight="1"/>
     <row r="55" ht="15.75" customHeight="1"/>
     <row r="56" ht="15.75" customHeight="1"/>
     <row r="57" ht="15.75" customHeight="1"/>
     <row r="58" ht="15.75" customHeight="1"/>
     <row r="59" ht="15.75" customHeight="1"/>
     <row r="60" ht="15.75" customHeight="1"/>
     <row r="61" ht="15.75" customHeight="1"/>
     <row r="62" ht="15.75" customHeight="1"/>
     <row r="63" ht="15.75" customHeight="1"/>
     <row r="64" ht="15.75" customHeight="1"/>
     <row r="65" ht="15.75" customHeight="1"/>
     <row r="66" ht="15.75" customHeight="1"/>
     <row r="67" ht="15.75" customHeight="1"/>
     <row r="68" ht="15.75" customHeight="1"/>
     <row r="69" ht="15.75" customHeight="1"/>
@@ -9441,240 +10559,243 @@
     <row r="926" ht="15.75" customHeight="1"/>
     <row r="927" ht="15.75" customHeight="1"/>
     <row r="928" ht="15.75" customHeight="1"/>
     <row r="929" ht="15.75" customHeight="1"/>
     <row r="930" ht="15.75" customHeight="1"/>
     <row r="931" ht="15.75" customHeight="1"/>
     <row r="932" ht="15.75" customHeight="1"/>
     <row r="933" ht="15.75" customHeight="1"/>
     <row r="934" ht="15.75" customHeight="1"/>
     <row r="935" ht="15.75" customHeight="1"/>
     <row r="936" ht="15.75" customHeight="1"/>
     <row r="937" ht="15.75" customHeight="1"/>
     <row r="938" ht="15.75" customHeight="1"/>
     <row r="939" ht="15.75" customHeight="1"/>
     <row r="940" ht="15.75" customHeight="1"/>
     <row r="941" ht="15.75" customHeight="1"/>
     <row r="942" ht="15.75" customHeight="1"/>
     <row r="943" ht="15.75" customHeight="1"/>
     <row r="944" ht="15.75" customHeight="1"/>
     <row r="945" ht="15.75" customHeight="1"/>
     <row r="946" ht="15.75" customHeight="1"/>
     <row r="947" ht="15.75" customHeight="1"/>
     <row r="948" ht="15.75" customHeight="1"/>
     <row r="949" ht="15.75" customHeight="1"/>
   </sheetData>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:I12 I14:I18 I20:I23 I26:I29 I32:I35 I38:I41 I44:I47" xr:uid="{5DB6C7E1-7F23-46FF-8340-E624E375E73E}">
       <formula1>"high, medium, low"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="G11" calculatedColumn="1"/>
+  </ignoredErrors>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:M921"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.73046875" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="49.59765625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="28" width="8.73046875" customWidth="1"/>
+    <col min="1" max="1" width="49.5703125" customWidth="1"/>
+    <col min="2" max="2" width="36" style="67" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="83.140625" customWidth="1"/>
+    <col min="4" max="4" width="21.28515625" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="32.140625" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="12" width="5.5703125" customWidth="1"/>
+    <col min="13" max="28" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="23.25">
+    <row r="1" spans="1:13" ht="24">
       <c r="A1" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B1" s="57"/>
     </row>
-    <row r="2" spans="1:13" ht="14.25">
+    <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B2"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1">
       <c r="B3"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
       <c r="A4" s="10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B4"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1">
-      <c r="B5" s="96"/>
+      <c r="B5" s="95"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1">
       <c r="A6" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="B6" s="102"/>
+        <v>380</v>
+      </c>
+      <c r="B6" s="101"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1">
       <c r="A7" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="B7" s="103"/>
+        <v>332</v>
+      </c>
+      <c r="B7" s="102"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1">
       <c r="A8" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="B8" s="102"/>
+        <v>335</v>
+      </c>
+      <c r="B8" s="101"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1">
       <c r="A9" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-      <c r="H9" s="97"/>
+        <v>333</v>
+      </c>
+      <c r="B9" s="102"/>
+      <c r="H9" s="96"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1">
       <c r="A10" s="10" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="B10" s="104">
+        <v>350</v>
+      </c>
+      <c r="B10" s="103">
         <f>(B6/1000*B7+B8*B9)/1000</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A11" s="98" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="101">
+      <c r="A11" s="97" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="100">
         <f>Datasheet!$B$12</f>
         <v>0.45</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1">
       <c r="A12" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="B12" s="101">
+        <v>351</v>
+      </c>
+      <c r="B12" s="100">
         <f>AVERAGE(Datasheet!$B$8:'Datasheet'!$B$9)</f>
         <v>5.3250000000000006E-2</v>
       </c>
-      <c r="C12" s="99"/>
+      <c r="C12" s="98"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1">
       <c r="A13" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="B13" s="101">
+        <v>352</v>
+      </c>
+      <c r="B13" s="100">
         <f>B10*B12</f>
         <v>0</v>
       </c>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="10" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="B14" s="104">
+        <v>353</v>
+      </c>
+      <c r="B14" s="103">
         <f>B13*B11</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
       <c r="B15"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1">
       <c r="B16"/>
     </row>
     <row r="17" spans="1:3" ht="15.75" customHeight="1">
       <c r="B17"/>
     </row>
     <row r="18" spans="1:3" ht="15.75" customHeight="1">
       <c r="A18" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="B18" s="101">
+        <v>354</v>
+      </c>
+      <c r="B18" s="100">
         <f>MIN(Datasheet!$B$8:'Datasheet'!$B$9)</f>
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="C18" s="42" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15.75" customHeight="1">
       <c r="A19" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="B19" s="101">
+        <v>355</v>
+      </c>
+      <c r="B19" s="100">
         <f>MAX(Datasheet!$B$8:'Datasheet'!$B$9)</f>
         <v>0.1</v>
       </c>
       <c r="C19" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="15.75" customHeight="1">
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15.75" customHeight="1">
       <c r="B21"/>
-      <c r="C21" s="99" t="s">
-        <v>362</v>
+      <c r="C21" s="98" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15.75" customHeight="1">
       <c r="B22"/>
-      <c r="C22" s="99" t="s">
-        <v>363</v>
+      <c r="C22" s="98" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="15.75" customHeight="1">
       <c r="B23"/>
     </row>
     <row r="24" spans="1:3" ht="15.75" customHeight="1">
       <c r="B24"/>
     </row>
     <row r="25" spans="1:3" ht="15.75" customHeight="1">
       <c r="B25"/>
     </row>
     <row r="26" spans="1:3" ht="15.75" customHeight="1">
       <c r="B26"/>
     </row>
     <row r="27" spans="1:3" ht="15.75" customHeight="1">
       <c r="B27"/>
     </row>
     <row r="28" spans="1:3" ht="15.75" customHeight="1">
       <c r="B28"/>
     </row>
     <row r="29" spans="1:3" ht="15.75" customHeight="1">
       <c r="B29"/>
     </row>
     <row r="30" spans="1:3" ht="15.75" customHeight="1">
       <c r="B30"/>
@@ -11378,459 +12499,459 @@
     <row r="915" ht="15.75" customHeight="1"/>
     <row r="916" ht="15.75" customHeight="1"/>
     <row r="917" ht="15.75" customHeight="1"/>
     <row r="918" ht="15.75" customHeight="1"/>
     <row r="919" ht="15.75" customHeight="1"/>
     <row r="920" ht="15.75" customHeight="1"/>
     <row r="921" ht="15.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22A85351-2D80-4AED-9F10-3ACEC3C910A4}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.59765625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.265625" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25">
+    <row r="1" spans="1:4" ht="24">
       <c r="A1" s="25" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="63"/>
     </row>
-    <row r="4" spans="1:4" ht="42.75">
-[...3 lines deleted...]
-      <c r="B4" s="74" t="s">
+    <row r="4" spans="1:4" ht="45">
+      <c r="A4" s="73" t="s">
+        <v>391</v>
+      </c>
+      <c r="B4" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="73" t="s">
         <v>55</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="D4" s="73" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="123" t="s">
-[...6 lines deleted...]
-        <v>377</v>
+      <c r="A5" s="122" t="s">
+        <v>392</v>
+      </c>
+      <c r="B5" s="118" t="s">
+        <v>373</v>
+      </c>
+      <c r="C5" s="118" t="s">
+        <v>374</v>
       </c>
       <c r="D5" s="66"/>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="119"/>
-[...1 lines deleted...]
-      <c r="C6" s="75"/>
+      <c r="A6" s="118"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
       <c r="D6" s="66"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="66"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="65"/>
       <c r="B8" s="65"/>
       <c r="C8" s="65"/>
       <c r="D8" s="66"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="65"/>
       <c r="B9" s="65"/>
       <c r="C9" s="65"/>
       <c r="D9" s="66"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="65"/>
       <c r="B10" s="65"/>
       <c r="C10" s="65"/>
       <c r="D10" s="66"/>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="137"/>
-[...1 lines deleted...]
-      <c r="C11" s="74" t="s">
+      <c r="A11" s="138"/>
+      <c r="B11" s="138"/>
+      <c r="C11" s="73" t="s">
         <v>54</v>
       </c>
-      <c r="D11" s="76"/>
+      <c r="D11" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E992"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.73046875" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="82.265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.1328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="82.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="5" max="5" width="43.73046875" customWidth="1"/>
-    <col min="6" max="26" width="8.73046875" customWidth="1"/>
+    <col min="5" max="5" width="43.7109375" customWidth="1"/>
+    <col min="6" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="130" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1">
-      <c r="A2" s="120" t="s">
+      <c r="A2" s="119" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15" customHeight="1">
-      <c r="A3" s="120" t="s">
+      <c r="A3" s="119" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1">
-      <c r="A4" s="124" t="s">
+      <c r="A4" s="123" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1">
-      <c r="A5" s="120" t="s">
-        <v>365</v>
+      <c r="A5" s="119" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15" customHeight="1">
-      <c r="A6" s="120" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="77" t="s">
+      <c r="A6" s="119" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="77" t="s">
+      <c r="B7" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="77" t="s">
+      <c r="C7" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="77" t="s">
+      <c r="D7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="77" t="s">
+      <c r="E7" s="76" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="14.25">
-      <c r="A8" s="124" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="127">
+      <c r="B8" s="126">
         <v>6.4999999999999997E-3</v>
       </c>
-      <c r="C8" s="124" t="s">
+      <c r="C8" s="123" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="124" t="s">
+      <c r="D8" s="123" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      <c r="A9" s="124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="123" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="127">
+      <c r="B9" s="126">
         <v>0.1</v>
       </c>
-      <c r="C9" s="124" t="s">
+      <c r="C9" s="123" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="124" t="s">
+      <c r="D9" s="123" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="14.25">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="9" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="B10" s="128">
+        <v>371</v>
+      </c>
+      <c r="B10" s="127">
         <v>0.1</v>
       </c>
-      <c r="C10" s="129" t="s">
+      <c r="C10" s="128" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="124" t="s">
+      <c r="D10" s="123" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      <c r="A11" s="124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="128">
+      <c r="B11" s="127">
         <v>0.05</v>
       </c>
-      <c r="C11" s="130" t="s">
+      <c r="C11" s="129" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="124" t="s">
+      <c r="D11" s="123" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>396</v>
-[...6 lines deleted...]
-      <c r="B12" s="125">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="123" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="124">
         <v>0.45</v>
       </c>
-      <c r="C12" s="124" t="s">
+      <c r="C12" s="123" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="120"/>
+      <c r="D12" s="119"/>
       <c r="E12" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15" customHeight="1">
-      <c r="A13" s="120"/>
-[...1 lines deleted...]
-      <c r="C13" s="120"/>
+      <c r="A13" s="119"/>
+      <c r="B13" s="125"/>
+      <c r="C13" s="119"/>
     </row>
     <row r="14" spans="1:5" ht="15" customHeight="1">
       <c r="A14" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="B14" s="101">
+        <v>336</v>
+      </c>
+      <c r="B14" s="100">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>396</v>
-[...6 lines deleted...]
-      <c r="B15" s="105">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="76" t="s">
+        <v>337</v>
+      </c>
+      <c r="B15" s="104">
         <v>30</v>
       </c>
-      <c r="C15" s="77" t="s">
+      <c r="C15" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="77" t="s">
+      <c r="D15" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="77" t="s">
+      <c r="E15" s="76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" customHeight="1">
       <c r="A16" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="B16" s="101">
+        <v>338</v>
+      </c>
+      <c r="B16" s="100">
         <v>100</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15.75" customHeight="1">
       <c r="A17" s="57" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="B17" s="106">
+        <v>339</v>
+      </c>
+      <c r="B17" s="105">
         <v>0.7</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15.75" customHeight="1">
       <c r="A18" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="B18" s="101">
+        <v>340</v>
+      </c>
+      <c r="B18" s="100">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.75" customHeight="1">
       <c r="A19" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="B19" s="101">
+        <v>342</v>
+      </c>
+      <c r="B19" s="100">
         <v>1</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" customHeight="1">
       <c r="A20" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="B20" s="101">
+        <v>343</v>
+      </c>
+      <c r="B20" s="100">
         <v>5</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.75" customHeight="1">
       <c r="A21" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="B21" s="101">
+        <v>344</v>
+      </c>
+      <c r="B21" s="100">
         <v>5</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" customHeight="1">
-      <c r="B22" s="101"/>
+      <c r="B22" s="100"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" customHeight="1">
-      <c r="B23" s="101"/>
+      <c r="B23" s="100"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" customHeight="1">
       <c r="A24" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="B24" s="101">
+        <v>346</v>
+      </c>
+      <c r="B24" s="100">
         <v>26280000</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.75" customHeight="1">
-      <c r="B25" s="101">
+      <c r="B25" s="100">
         <v>7.3</v>
       </c>
       <c r="C25" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.75" customHeight="1">
-      <c r="B26" s="101">
+      <c r="B26" s="100">
         <v>453</v>
       </c>
       <c r="C26" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D26" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="28" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="29" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="30" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="31" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="32" spans="1:5" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>
     <row r="43" ht="15.75" customHeight="1"/>
     <row r="44" ht="15.75" customHeight="1"/>
     <row r="45" ht="15.75" customHeight="1"/>
     <row r="46" ht="15.75" customHeight="1"/>
     <row r="47" ht="15.75" customHeight="1"/>
     <row r="48" ht="15.75" customHeight="1"/>
     <row r="49" ht="15.75" customHeight="1"/>
@@ -12769,2883 +13890,2860 @@
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18405F0B-4899-49F2-82D9-2D5A3B0BF2F9}">
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.86328125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.73046875" style="108" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.86328125" style="95"/>
+    <col min="1" max="1" width="27.7109375" style="107" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="107" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="107" customWidth="1"/>
+    <col min="4" max="4" width="31.28515625" style="107" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="107" customWidth="1"/>
+    <col min="6" max="6" width="84.28515625" style="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.85546875" style="94"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="107" t="s">
-        <v>333</v>
+      <c r="A1" s="106" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="107" t="s">
-[...11 lines deleted...]
-      <c r="E3" s="107" t="s">
+      <c r="A3" s="106" t="s">
+        <v>286</v>
+      </c>
+      <c r="B3" s="106" t="s">
         <v>329</v>
       </c>
-      <c r="F3" s="107" t="s">
+      <c r="C3" s="106" t="s">
         <v>328</v>
       </c>
+      <c r="D3" s="106" t="s">
+        <v>327</v>
+      </c>
+      <c r="E3" s="106" t="s">
+        <v>326</v>
+      </c>
+      <c r="F3" s="106" t="s">
+        <v>325</v>
+      </c>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="138" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="108">
+      <c r="A4" s="135" t="s">
+        <v>398</v>
+      </c>
+      <c r="B4" s="107">
         <v>445</v>
       </c>
-      <c r="C4" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="108">
+      <c r="C4" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D4" s="107">
         <f>B4/1000</f>
         <v>0.44500000000000001</v>
       </c>
-      <c r="E4" s="108" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="E4" s="107" t="s">
+        <v>275</v>
+      </c>
+      <c r="F4" s="108" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="108">
+      <c r="A5" s="107" t="s">
+        <v>198</v>
+      </c>
+      <c r="B5" s="107">
         <v>0.63</v>
       </c>
-      <c r="C5" s="108" t="s">
+      <c r="C5" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="110">
+      <c r="D5" s="109">
         <f>electricity_factors6[[#This Row],[emissions intensity (raw)]]</f>
         <v>0.63</v>
       </c>
-      <c r="E5" s="108" t="s">
-[...3 lines deleted...]
-        <v>326</v>
+      <c r="E5" s="107" t="s">
+        <v>324</v>
+      </c>
+      <c r="F5" s="110" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="108">
+      <c r="A6" s="107" t="s">
+        <v>322</v>
+      </c>
+      <c r="B6" s="107">
         <v>59</v>
       </c>
-      <c r="C6" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="110">
+      <c r="C6" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D6" s="109">
         <f>B6/1000</f>
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="E6" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E6" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F6" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="108">
+      <c r="A7" s="107" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7" s="107">
         <v>150</v>
       </c>
-      <c r="C7" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="110">
+      <c r="C7" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D7" s="109">
         <f>B7/1000</f>
         <v>0.15</v>
       </c>
-      <c r="E7" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E7" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F7" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="108">
+      <c r="A8" s="107" t="s">
+        <v>321</v>
+      </c>
+      <c r="B8" s="107">
         <v>293</v>
       </c>
-      <c r="C8" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="110">
+      <c r="C8" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D8" s="109">
         <f>B8/1000</f>
         <v>0.29299999999999998</v>
       </c>
-      <c r="E8" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E8" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F8" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="108">
+      <c r="A9" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="107">
         <v>0.11541</v>
       </c>
-      <c r="C9" s="108" t="s">
+      <c r="C9" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="110">
+      <c r="D9" s="109">
         <f>B9</f>
         <v>0.11541</v>
       </c>
-      <c r="E9" s="108" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="E9" s="107" t="s">
+        <v>307</v>
+      </c>
+      <c r="F9" s="107" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="108">
+      <c r="A10" s="107" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10" s="107">
         <v>563</v>
       </c>
-      <c r="C10" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="110">
+      <c r="C10" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D10" s="109">
         <f t="shared" ref="D10:D19" si="0">B10/1000</f>
         <v>0.56299999999999994</v>
       </c>
-      <c r="E10" s="108" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="E10" s="107" t="s">
+        <v>275</v>
+      </c>
+      <c r="F10" s="107" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="108">
+      <c r="A11" s="107" t="s">
+        <v>320</v>
+      </c>
+      <c r="B11" s="107">
         <v>139</v>
       </c>
-      <c r="C11" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="110">
+      <c r="C11" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D11" s="109">
         <f t="shared" si="0"/>
         <v>0.13900000000000001</v>
       </c>
-      <c r="E11" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E11" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F11" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="108">
+      <c r="A12" s="107" t="s">
+        <v>319</v>
+      </c>
+      <c r="B12" s="107">
         <v>575</v>
       </c>
-      <c r="C12" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="110">
+      <c r="C12" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D12" s="109">
         <f t="shared" si="0"/>
         <v>0.57499999999999996</v>
       </c>
-      <c r="E12" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E12" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F12" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="108">
+      <c r="A13" s="107" t="s">
+        <v>318</v>
+      </c>
+      <c r="B13" s="107">
         <v>361</v>
       </c>
-      <c r="C13" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="110">
+      <c r="C13" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D13" s="109">
         <f t="shared" si="0"/>
         <v>0.36099999999999999</v>
       </c>
-      <c r="E13" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E13" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F13" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="108">
+      <c r="A14" s="107" t="s">
+        <v>317</v>
+      </c>
+      <c r="B14" s="107">
         <v>76</v>
       </c>
-      <c r="C14" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="110">
+      <c r="C14" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D14" s="109">
         <f t="shared" si="0"/>
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="E14" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E14" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F14" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="108">
+      <c r="A15" s="107" t="s">
+        <v>316</v>
+      </c>
+      <c r="B15" s="107">
         <v>538</v>
       </c>
-      <c r="C15" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="110">
+      <c r="C15" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D15" s="109">
         <f t="shared" si="0"/>
         <v>0.53800000000000003</v>
       </c>
-      <c r="E15" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E15" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F15" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="108">
+      <c r="A16" s="107" t="s">
+        <v>207</v>
+      </c>
+      <c r="B16" s="107">
         <v>33</v>
       </c>
-      <c r="C16" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="110">
+      <c r="C16" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D16" s="109">
         <f t="shared" si="0"/>
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="E16" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E16" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F16" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="108">
+      <c r="A17" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" s="107">
         <v>48</v>
       </c>
-      <c r="C17" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="110">
+      <c r="C17" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D17" s="109">
         <f t="shared" si="0"/>
         <v>4.8000000000000001E-2</v>
       </c>
-      <c r="E17" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E17" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F17" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="108">
+      <c r="A18" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="107">
         <v>320</v>
       </c>
-      <c r="C18" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="110">
+      <c r="C18" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D18" s="109">
         <f t="shared" si="0"/>
         <v>0.32</v>
       </c>
-      <c r="E18" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E18" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F18" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="108">
+      <c r="A19" s="107" t="s">
+        <v>315</v>
+      </c>
+      <c r="B19" s="107">
         <v>343</v>
       </c>
-      <c r="C19" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="110">
+      <c r="C19" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D19" s="109">
         <f t="shared" si="0"/>
         <v>0.34300000000000003</v>
       </c>
-      <c r="E19" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E19" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F19" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="108">
+      <c r="A20" s="107" t="s">
+        <v>220</v>
+      </c>
+      <c r="B20" s="107">
         <v>0.67347999999999997</v>
       </c>
-      <c r="C20" s="108" t="s">
+      <c r="C20" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="110">
+      <c r="D20" s="109">
         <f>electricity_factors6[[#This Row],[emissions intensity (raw)]]</f>
         <v>0.67347999999999997</v>
       </c>
-      <c r="E20" s="108" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="E20" s="107" t="s">
+        <v>307</v>
+      </c>
+      <c r="F20" s="107" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="108">
+      <c r="A21" s="107" t="s">
+        <v>314</v>
+      </c>
+      <c r="B21" s="107">
         <v>142</v>
       </c>
-      <c r="C21" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="110">
+      <c r="C21" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D21" s="109">
         <f>B21/1000</f>
         <v>0.14199999999999999</v>
       </c>
-      <c r="E21" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E21" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F21" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="108">
+      <c r="A22" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22" s="107">
         <v>729</v>
       </c>
-      <c r="C22" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="110">
+      <c r="C22" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D22" s="109">
         <f>B22/1000</f>
         <v>0.72899999999999998</v>
       </c>
-      <c r="E22" s="108" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="E22" s="107" t="s">
+        <v>275</v>
+      </c>
+      <c r="F22" s="107" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="108">
+      <c r="A23" s="107" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="107">
         <v>255</v>
       </c>
-      <c r="C23" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="110">
+      <c r="C23" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D23" s="109">
         <f>B23/1000</f>
         <v>0.255</v>
       </c>
-      <c r="E23" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E23" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F23" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="108">
+      <c r="A24" s="107" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24" s="107">
         <v>250</v>
       </c>
-      <c r="C24" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="110">
+      <c r="C24" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D24" s="109">
         <f>B24/1000</f>
         <v>0.25</v>
       </c>
-      <c r="E24" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E24" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F24" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="108">
+      <c r="A25" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" s="107">
         <v>0.43984000000000001</v>
       </c>
-      <c r="C25" s="108" t="s">
+      <c r="C25" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D25" s="110">
+      <c r="D25" s="109">
         <f>electricity_factors6[[#This Row],[emissions intensity (raw)]]</f>
         <v>0.43984000000000001</v>
       </c>
-      <c r="E25" s="108" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="E25" s="107" t="s">
+        <v>307</v>
+      </c>
+      <c r="F25" s="107" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="108">
+      <c r="A26" s="107" t="s">
+        <v>311</v>
+      </c>
+      <c r="B26" s="107">
         <v>68</v>
       </c>
-      <c r="C26" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="110">
+      <c r="C26" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D26" s="109">
         <f>B26/1000</f>
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="E26" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E26" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F26" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="108">
+      <c r="A27" s="107" t="s">
+        <v>310</v>
+      </c>
+      <c r="B27" s="107">
         <v>78</v>
       </c>
-      <c r="C27" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="110">
+      <c r="C27" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D27" s="109">
         <f>B27/1000</f>
         <v>7.8E-2</v>
       </c>
-      <c r="E27" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E27" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F27" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="108">
+      <c r="A28" s="107" t="s">
+        <v>309</v>
+      </c>
+      <c r="B28" s="107">
         <v>41</v>
       </c>
-      <c r="C28" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="110">
+      <c r="C28" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D28" s="109">
         <f>B28/1000</f>
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="E28" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E28" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F28" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="108">
+      <c r="A29" s="107" t="s">
+        <v>308</v>
+      </c>
+      <c r="B29" s="107">
         <v>341</v>
       </c>
-      <c r="C29" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="110">
+      <c r="C29" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D29" s="109">
         <f>B29/1000</f>
         <v>0.34100000000000003</v>
       </c>
-      <c r="E29" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E29" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F29" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="108">
+      <c r="A30" s="107" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" s="107">
         <v>256</v>
       </c>
-      <c r="C30" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="110">
+      <c r="C30" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D30" s="109">
         <f>B30/1000</f>
         <v>0.25600000000000001</v>
       </c>
-      <c r="E30" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E30" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F30" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="108">
+      <c r="A31" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="107">
         <v>9.2599999999999991E-3</v>
       </c>
-      <c r="C31" s="108" t="s">
+      <c r="C31" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D31" s="110">
+      <c r="D31" s="109">
         <f>electricity_factors6[[#This Row],[emissions intensity (raw)]]</f>
         <v>9.2599999999999991E-3</v>
       </c>
-      <c r="E31" s="108" t="s">
-        <v>310</v>
+      <c r="E31" s="107" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="108">
+      <c r="A32" s="107" t="s">
+        <v>306</v>
+      </c>
+      <c r="B32" s="107">
         <v>594</v>
       </c>
-      <c r="C32" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="110">
+      <c r="C32" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D32" s="109">
         <f t="shared" ref="D32:D38" si="1">B32/1000</f>
         <v>0.59399999999999997</v>
       </c>
-      <c r="E32" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E32" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F32" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="108">
+      <c r="A33" s="107" t="s">
+        <v>305</v>
+      </c>
+      <c r="B33" s="107">
         <v>115</v>
       </c>
-      <c r="C33" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="110">
+      <c r="C33" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D33" s="109">
         <f t="shared" si="1"/>
         <v>0.115</v>
       </c>
-      <c r="E33" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E33" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F33" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="108">
+      <c r="A34" s="107" t="s">
+        <v>304</v>
+      </c>
+      <c r="B34" s="107">
         <v>226</v>
       </c>
-      <c r="C34" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="110">
+      <c r="C34" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D34" s="109">
         <f t="shared" si="1"/>
         <v>0.22600000000000001</v>
       </c>
-      <c r="E34" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E34" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F34" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="108">
+      <c r="A35" s="107" t="s">
+        <v>303</v>
+      </c>
+      <c r="B35" s="107">
         <v>83</v>
       </c>
-      <c r="C35" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="110">
+      <c r="C35" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D35" s="109">
         <f t="shared" si="1"/>
         <v>8.3000000000000004E-2</v>
       </c>
-      <c r="E35" s="108" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="108" t="s">
+      <c r="E35" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F35" s="107" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="107" t="s">
         <v>302</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="108">
+      <c r="B36" s="107">
         <v>166</v>
       </c>
-      <c r="C36" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="110">
+      <c r="C36" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D36" s="109">
         <f t="shared" si="1"/>
         <v>0.16600000000000001</v>
       </c>
-      <c r="E36" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E36" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F36" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="108">
+      <c r="A37" s="107" t="s">
+        <v>301</v>
+      </c>
+      <c r="B37" s="107">
         <v>140</v>
       </c>
-      <c r="C37" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="110">
+      <c r="C37" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D37" s="109">
         <f t="shared" si="1"/>
         <v>0.14000000000000001</v>
       </c>
-      <c r="E37" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E37" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F37" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="108">
+      <c r="A38" s="107" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" s="107">
         <v>8</v>
       </c>
-      <c r="C38" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="110">
+      <c r="C38" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="D38" s="109">
         <f t="shared" si="1"/>
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="E38" s="108" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E38" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="F38" s="107" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="110">
+      <c r="A39" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="109">
         <v>0.20705000000000001</v>
       </c>
-      <c r="C39" s="108" t="s">
+      <c r="C39" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D39" s="110">
+      <c r="D39" s="109">
         <f>B39</f>
         <v>0.20705000000000001</v>
       </c>
-      <c r="E39" s="108" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="E39" s="107" t="s">
+        <v>298</v>
+      </c>
+      <c r="F39" s="110" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="110">
+      <c r="A40" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="B40" s="109">
         <v>0.35507</v>
       </c>
-      <c r="C40" s="108" t="s">
+      <c r="C40" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="D40" s="110">
+      <c r="D40" s="109">
         <f>electricity_factors6[[#This Row],[emissions intensity (raw)]]</f>
         <v>0.35507</v>
       </c>
-      <c r="E40" s="108" t="s">
-        <v>299</v>
+      <c r="E40" s="107" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="110">
+      <c r="A41" s="107" t="s">
+        <v>295</v>
+      </c>
+      <c r="D41" s="109">
         <f>B41/1000</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F39" r:id="rId1" xr:uid="{03E62A4D-4B0F-433B-9D9E-7148FF027AF7}"/>
     <hyperlink ref="F5" r:id="rId2" xr:uid="{D56A08E2-E4A3-4C94-9198-BB192A0A8105}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{73BFF84E-355E-4C1E-8555-7E8439B97FCA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76A1C72-054F-432F-83AF-D9DD3C505E9A}">
   <dimension ref="B2:R61"/>
   <sheetViews>
     <sheetView topLeftCell="M1" workbookViewId="0">
       <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.86328125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="8.86328125" style="95"/>
-[...17 lines deleted...]
-    <col min="19" max="16384" width="8.86328125" style="95"/>
+    <col min="1" max="1" width="8.85546875" style="94"/>
+    <col min="2" max="2" width="14.5703125" style="107" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" style="107" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="107" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" style="107" customWidth="1"/>
+    <col min="6" max="6" width="18.7109375" style="107" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="107"/>
+    <col min="8" max="8" width="23.5703125" style="107" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.28515625" style="107" customWidth="1"/>
+    <col min="10" max="10" width="17.7109375" style="107" customWidth="1"/>
+    <col min="11" max="11" width="24.28515625" style="107" customWidth="1"/>
+    <col min="12" max="12" width="21.42578125" style="107" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="107"/>
+    <col min="14" max="14" width="26.7109375" style="107" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="19.7109375" style="107" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.42578125" style="107" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.5703125" style="107" customWidth="1"/>
+    <col min="18" max="18" width="19.5703125" style="107" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.85546875" style="94"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18">
-      <c r="B2" s="107" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="107" t="s">
+      <c r="B2" s="106" t="s">
+        <v>294</v>
+      </c>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106" t="s">
+        <v>288</v>
+      </c>
+      <c r="F2" s="106"/>
+      <c r="H2" s="106" t="s">
+        <v>293</v>
+      </c>
+      <c r="I2" s="106"/>
+      <c r="J2" s="110" t="s">
+        <v>292</v>
+      </c>
+      <c r="K2" s="107" t="s">
         <v>291</v>
       </c>
-      <c r="F2" s="107"/>
-[...21 lines deleted...]
-      <c r="B3" s="112" t="s">
+      <c r="N2" s="106" t="s">
         <v>290</v>
       </c>
-      <c r="C3" s="112" t="s">
+      <c r="O2" s="107" t="s">
         <v>289</v>
       </c>
-      <c r="D3" s="112" t="s">
+      <c r="Q2" s="106" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="3" spans="2:18" ht="30">
+      <c r="B3" s="111" t="s">
+        <v>287</v>
+      </c>
+      <c r="C3" s="111" t="s">
+        <v>286</v>
+      </c>
+      <c r="D3" s="111" t="s">
+        <v>280</v>
+      </c>
+      <c r="E3" s="111" t="s">
+        <v>279</v>
+      </c>
+      <c r="F3" s="111" t="s">
+        <v>278</v>
+      </c>
+      <c r="H3" s="111" t="s">
+        <v>285</v>
+      </c>
+      <c r="I3" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="111" t="s">
+        <v>284</v>
+      </c>
+      <c r="K3" s="111" t="s">
         <v>283</v>
       </c>
-      <c r="E3" s="112" t="s">
+      <c r="L3" s="111" t="s">
         <v>282</v>
       </c>
-      <c r="F3" s="112" t="s">
+      <c r="N3" s="107" t="s">
         <v>281</v>
       </c>
-      <c r="H3" s="112" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="112" t="s">
+      <c r="O3" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="112" t="s">
-[...21 lines deleted...]
-        <v>281</v>
+      <c r="P3" s="107" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q3" s="131" t="s">
+        <v>279</v>
+      </c>
+      <c r="R3" s="132" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="2:18">
-      <c r="B4" s="112" t="s">
-[...6 lines deleted...]
-      <c r="E4" s="113">
+      <c r="B4" s="111" t="s">
+        <v>277</v>
+      </c>
+      <c r="C4" s="111" t="s">
+        <v>276</v>
+      </c>
+      <c r="D4" s="111"/>
+      <c r="E4" s="112">
         <v>4.4499999999999997E-4</v>
       </c>
-      <c r="F4" s="112" t="s">
-[...9 lines deleted...]
-      <c r="K4" s="114">
+      <c r="F4" s="111" t="s">
+        <v>275</v>
+      </c>
+      <c r="H4" s="111" t="s">
+        <v>277</v>
+      </c>
+      <c r="I4" s="111" t="s">
+        <v>276</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="113">
         <v>445</v>
       </c>
-      <c r="L4" s="115">
+      <c r="L4" s="114">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.4499999999999997E-4</v>
       </c>
-      <c r="N4" s="112" t="s">
-[...5 lines deleted...]
-      <c r="Q4" s="118">
+      <c r="N4" s="111" t="s">
+        <v>277</v>
+      </c>
+      <c r="O4" s="111" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q4" s="117">
         <v>4.4499999999999997E-4</v>
       </c>
-      <c r="R4" s="108" t="s">
-        <v>278</v>
+      <c r="R4" s="107" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="2:18">
-      <c r="B5" s="108" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="116">
+      <c r="B5" s="107" t="s">
+        <v>274</v>
+      </c>
+      <c r="C5" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D5" s="107" t="s">
+        <v>257</v>
+      </c>
+      <c r="E5" s="115">
         <v>3.79069E-4</v>
       </c>
-      <c r="F5" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J5" s="108">
+      <c r="F5" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H5" s="107" t="s">
+        <v>273</v>
+      </c>
+      <c r="I5" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="J5" s="107">
         <v>0.15</v>
       </c>
-      <c r="K5" s="117">
+      <c r="K5" s="116">
         <v>656.85</v>
       </c>
-      <c r="L5" s="118">
+      <c r="L5" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>6.5685000000000006E-4</v>
       </c>
-      <c r="N5" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q5" s="118">
+      <c r="N5" s="107" t="s">
+        <v>272</v>
+      </c>
+      <c r="O5" s="107" t="s">
+        <v>128</v>
+      </c>
+      <c r="P5" s="107" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q5" s="117">
         <v>4.2625399999999999E-4</v>
       </c>
-      <c r="R5" s="108" t="s">
-        <v>229</v>
+      <c r="R5" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="6" spans="2:18">
-      <c r="B6" s="108" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="116">
+      <c r="B6" s="107" t="s">
+        <v>270</v>
+      </c>
+      <c r="C6" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D6" s="107" t="s">
+        <v>253</v>
+      </c>
+      <c r="E6" s="115">
         <v>4.1060800000000002E-4</v>
       </c>
-      <c r="F6" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="108">
+      <c r="F6" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H6" s="107" t="s">
+        <v>269</v>
+      </c>
+      <c r="I6" s="107" t="s">
+        <v>268</v>
+      </c>
+      <c r="J6" s="107">
         <v>0.17</v>
       </c>
-      <c r="K6" s="117">
+      <c r="K6" s="116">
         <v>439.29</v>
       </c>
-      <c r="L6" s="118">
+      <c r="L6" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.3929E-4</v>
       </c>
-      <c r="N6" s="108" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="108" t="s">
+      <c r="N6" s="107" t="s">
+        <v>267</v>
+      </c>
+      <c r="O6" s="107" t="s">
+        <v>263</v>
+      </c>
+      <c r="P6" s="107" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q6" s="117">
+        <v>3.79069E-4</v>
+      </c>
+      <c r="R6" s="107" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="2:18">
+      <c r="B7" s="107" t="s">
         <v>266</v>
       </c>
-      <c r="P6" s="108" t="s">
-[...19 lines deleted...]
-      <c r="E7" s="116">
+      <c r="C7" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D7" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="E7" s="115">
         <v>3.2216699999999999E-4</v>
       </c>
-      <c r="F7" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="108">
+      <c r="F7" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H7" s="107" t="s">
+        <v>265</v>
+      </c>
+      <c r="I7" s="107" t="s">
+        <v>220</v>
+      </c>
+      <c r="J7" s="107">
         <v>0.01</v>
       </c>
-      <c r="K7" s="117">
+      <c r="K7" s="116">
         <v>505.02</v>
       </c>
-      <c r="L7" s="118">
+      <c r="L7" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.0502000000000001E-4</v>
       </c>
-      <c r="N7" s="108" t="s">
-[...5 lines deleted...]
-      <c r="P7" s="108" t="s">
+      <c r="N7" s="107" t="s">
+        <v>264</v>
+      </c>
+      <c r="O7" s="107" t="s">
+        <v>263</v>
+      </c>
+      <c r="P7" s="107" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q7" s="117">
+        <v>3.79069E-4</v>
+      </c>
+      <c r="R7" s="107" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="8" spans="2:18">
+      <c r="B8" s="107" t="s">
+        <v>262</v>
+      </c>
+      <c r="C8" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D8" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="E8" s="115">
+        <v>3.2216699999999999E-4</v>
+      </c>
+      <c r="F8" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H8" s="107" t="s">
+        <v>261</v>
+      </c>
+      <c r="I8" s="107" t="s">
         <v>260</v>
       </c>
-      <c r="Q7" s="118">
-[...28 lines deleted...]
-      <c r="J8" s="108">
+      <c r="J8" s="107">
         <v>0.17</v>
       </c>
-      <c r="K8" s="117">
+      <c r="K8" s="116">
         <v>452.85</v>
       </c>
-      <c r="L8" s="118">
+      <c r="L8" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.5285000000000003E-4</v>
       </c>
-      <c r="N8" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q8" s="118">
+      <c r="N8" s="107" t="s">
+        <v>259</v>
+      </c>
+      <c r="O8" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="P8" s="107" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q8" s="117">
         <v>3.79069E-4</v>
       </c>
-      <c r="R8" s="108" t="s">
-        <v>229</v>
+      <c r="R8" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="9" spans="2:18">
-      <c r="B9" s="108" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="116">
+      <c r="B9" s="107" t="s">
+        <v>258</v>
+      </c>
+      <c r="C9" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D9" s="107" t="s">
+        <v>257</v>
+      </c>
+      <c r="E9" s="115">
         <v>3.79069E-4</v>
       </c>
-      <c r="F9" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J9" s="108">
+      <c r="F9" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H9" s="107" t="s">
+        <v>256</v>
+      </c>
+      <c r="I9" s="107" t="s">
+        <v>169</v>
+      </c>
+      <c r="J9" s="107">
         <v>0.46</v>
       </c>
-      <c r="K9" s="117">
+      <c r="K9" s="116">
         <v>296.19</v>
       </c>
-      <c r="L9" s="118">
+      <c r="L9" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.9618999999999999E-4</v>
       </c>
-      <c r="N9" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q9" s="118">
+      <c r="N9" s="107" t="s">
+        <v>255</v>
+      </c>
+      <c r="O9" s="107" t="s">
+        <v>254</v>
+      </c>
+      <c r="P9" s="107" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q9" s="117">
         <v>4.1060800000000002E-4</v>
       </c>
-      <c r="R9" s="108" t="s">
-        <v>229</v>
+      <c r="R9" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="10" spans="2:18">
-      <c r="B10" s="108" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="116">
+      <c r="B10" s="107" t="s">
+        <v>252</v>
+      </c>
+      <c r="C10" s="107" t="s">
+        <v>251</v>
+      </c>
+      <c r="D10" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="E10" s="115">
         <v>3.2216699999999999E-4</v>
       </c>
-      <c r="F10" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J10" s="108">
+      <c r="F10" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H10" s="107" t="s">
+        <v>250</v>
+      </c>
+      <c r="I10" s="107" t="s">
+        <v>249</v>
+      </c>
+      <c r="J10" s="107">
         <v>0.37</v>
       </c>
-      <c r="K10" s="117">
+      <c r="K10" s="116">
         <v>356.57</v>
       </c>
-      <c r="L10" s="118">
+      <c r="L10" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.5657000000000001E-4</v>
       </c>
-      <c r="N10" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q10" s="118">
+      <c r="N10" s="107" t="s">
+        <v>248</v>
+      </c>
+      <c r="O10" s="107" t="s">
+        <v>247</v>
+      </c>
+      <c r="P10" s="107" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q10" s="117">
         <v>3.7323100000000002E-4</v>
       </c>
-      <c r="R10" s="108" t="s">
-        <v>229</v>
+      <c r="R10" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="11" spans="2:18">
-      <c r="B11" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="116">
+      <c r="B11" s="107" t="s">
+        <v>245</v>
+      </c>
+      <c r="C11" s="107" t="s">
+        <v>202</v>
+      </c>
+      <c r="E11" s="115">
         <v>9.0059999999999999E-4</v>
       </c>
-      <c r="F11" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="108">
+      <c r="F11" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H11" s="107" t="s">
+        <v>244</v>
+      </c>
+      <c r="I11" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="J11" s="107">
         <v>0.09</v>
       </c>
-      <c r="K11" s="117">
+      <c r="K11" s="116">
         <v>678.76</v>
       </c>
-      <c r="L11" s="118">
+      <c r="L11" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>6.7876000000000004E-4</v>
       </c>
-      <c r="N11" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q11" s="118">
+      <c r="N11" s="107" t="s">
+        <v>243</v>
+      </c>
+      <c r="O11" s="107" t="s">
+        <v>242</v>
+      </c>
+      <c r="P11" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q11" s="117">
         <v>3.2216699999999999E-4</v>
       </c>
-      <c r="R11" s="108" t="s">
-        <v>229</v>
+      <c r="R11" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="12" spans="2:18">
-      <c r="B12" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="116">
+      <c r="B12" s="107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C12" s="107" t="s">
+        <v>220</v>
+      </c>
+      <c r="E12" s="115">
         <v>7.1000000000000002E-4</v>
       </c>
-      <c r="F12" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J12" s="108">
+      <c r="F12" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H12" s="107" t="s">
+        <v>240</v>
+      </c>
+      <c r="I12" s="107" t="s">
+        <v>239</v>
+      </c>
+      <c r="J12" s="107">
         <v>0.28999999999999998</v>
       </c>
-      <c r="K12" s="117">
+      <c r="K12" s="116">
         <v>531.83000000000004</v>
       </c>
-      <c r="L12" s="118">
+      <c r="L12" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.3183000000000006E-4</v>
       </c>
-      <c r="N12" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q12" s="118">
+      <c r="N12" s="107" t="s">
+        <v>238</v>
+      </c>
+      <c r="O12" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="P12" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q12" s="117">
         <v>3.2216699999999999E-4</v>
       </c>
-      <c r="R12" s="108" t="s">
-        <v>229</v>
+      <c r="R12" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="13" spans="2:18">
-      <c r="B13" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="116">
+      <c r="B13" s="107" t="s">
+        <v>236</v>
+      </c>
+      <c r="C13" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="E13" s="115">
         <v>7.0819999999999998E-4</v>
       </c>
-      <c r="F13" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="108">
+      <c r="F13" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" s="107" t="s">
+        <v>235</v>
+      </c>
+      <c r="I13" s="107" t="s">
+        <v>215</v>
+      </c>
+      <c r="J13" s="107">
         <v>0.04</v>
       </c>
-      <c r="K13" s="117">
+      <c r="K13" s="116">
         <v>366.85</v>
       </c>
-      <c r="L13" s="118">
+      <c r="L13" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.6685E-4</v>
       </c>
-      <c r="N13" s="108" t="s">
-[...5 lines deleted...]
-      <c r="P13" s="108" t="s">
+      <c r="N13" s="107" t="s">
+        <v>234</v>
+      </c>
+      <c r="O13" s="107" t="s">
+        <v>233</v>
+      </c>
+      <c r="P13" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q13" s="117">
+        <v>3.2216699999999999E-4</v>
+      </c>
+      <c r="R13" s="107" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="14" spans="2:18">
+      <c r="B14" s="107" t="s">
+        <v>232</v>
+      </c>
+      <c r="C14" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="E14" s="115">
+        <v>4.6579999999999999E-4</v>
+      </c>
+      <c r="F14" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H14" s="107" t="s">
+        <v>231</v>
+      </c>
+      <c r="I14" s="107" t="s">
         <v>230</v>
       </c>
-      <c r="Q13" s="118">
-[...25 lines deleted...]
-      <c r="J14" s="108">
+      <c r="J14" s="107">
         <v>0.18</v>
       </c>
-      <c r="K14" s="117">
+      <c r="K14" s="116">
         <v>560.54999999999995</v>
       </c>
-      <c r="L14" s="118">
+      <c r="L14" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.6054999999999994E-4</v>
       </c>
-      <c r="N14" s="108" t="s">
-[...8 lines deleted...]
-      <c r="Q14" s="118">
+      <c r="N14" s="107" t="s">
+        <v>229</v>
+      </c>
+      <c r="O14" s="107" t="s">
+        <v>228</v>
+      </c>
+      <c r="P14" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q14" s="117">
         <v>3.2216699999999999E-4</v>
       </c>
-      <c r="R14" s="108" t="s">
-        <v>229</v>
+      <c r="R14" s="107" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="15" spans="2:18">
-      <c r="B15" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="116">
+      <c r="B15" s="107" t="s">
+        <v>225</v>
+      </c>
+      <c r="C15" s="107" t="s">
+        <v>224</v>
+      </c>
+      <c r="E15" s="115">
         <v>4.1560000000000002E-4</v>
       </c>
-      <c r="F15" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="108">
+      <c r="F15" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" s="107" t="s">
+        <v>223</v>
+      </c>
+      <c r="I15" s="107" t="s">
+        <v>222</v>
+      </c>
+      <c r="J15" s="107">
         <v>0.34</v>
       </c>
-      <c r="K15" s="117">
+      <c r="K15" s="116">
         <v>497.5</v>
       </c>
-      <c r="L15" s="118">
+      <c r="L15" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.975E-4</v>
       </c>
-      <c r="N15" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q15" s="118">
+      <c r="N15" s="107" t="s">
+        <v>221</v>
+      </c>
+      <c r="O15" s="107" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q15" s="117">
         <v>7.1000000000000002E-4</v>
       </c>
-      <c r="R15" s="108" t="s">
-        <v>76</v>
+      <c r="R15" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="2:18">
-      <c r="B16" s="108" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="108" t="s">
+      <c r="B16" s="107" t="s">
+        <v>219</v>
+      </c>
+      <c r="C16" s="107" t="s">
+        <v>215</v>
+      </c>
+      <c r="E16" s="115">
+        <v>4.08E-4</v>
+      </c>
+      <c r="F16" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" s="107" t="s">
         <v>218</v>
       </c>
-      <c r="E16" s="116">
-[...11 lines deleted...]
-      <c r="J16" s="108">
+      <c r="I16" s="107" t="s">
+        <v>217</v>
+      </c>
+      <c r="J16" s="107">
         <v>0.39</v>
       </c>
-      <c r="K16" s="117">
+      <c r="K16" s="116">
         <v>454.37</v>
       </c>
-      <c r="L16" s="118">
+      <c r="L16" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.5437E-4</v>
       </c>
-      <c r="N16" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q16" s="118">
+      <c r="N16" s="107" t="s">
+        <v>216</v>
+      </c>
+      <c r="O16" s="107" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q16" s="117">
         <v>4.08E-4</v>
       </c>
-      <c r="R16" s="108" t="s">
-        <v>76</v>
+      <c r="R16" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="2:18">
-      <c r="B17" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="116">
+      <c r="B17" s="107" t="s">
+        <v>214</v>
+      </c>
+      <c r="C17" s="107" t="s">
+        <v>198</v>
+      </c>
+      <c r="E17" s="115">
         <v>7.6000000000000004E-4</v>
       </c>
-      <c r="F17" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J17" s="108">
+      <c r="F17" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="I17" s="107" t="s">
+        <v>212</v>
+      </c>
+      <c r="J17" s="107">
         <v>0.4</v>
       </c>
-      <c r="K17" s="117">
+      <c r="K17" s="116">
         <v>642.88</v>
       </c>
-      <c r="L17" s="118">
+      <c r="L17" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>6.4287999999999997E-4</v>
       </c>
-      <c r="N17" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q17" s="118">
+      <c r="N17" s="107" t="s">
+        <v>211</v>
+      </c>
+      <c r="O17" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q17" s="117">
         <v>9.0059999999999999E-4</v>
       </c>
-      <c r="R17" s="108" t="s">
-        <v>76</v>
+      <c r="R17" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="2:18">
-      <c r="B18" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="116">
+      <c r="B18" s="107" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="E18" s="115">
         <v>4.6579999999999999E-4</v>
       </c>
-      <c r="F18" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J18" s="108">
+      <c r="F18" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H18" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="I18" s="107" t="s">
+        <v>207</v>
+      </c>
+      <c r="J18" s="107">
         <v>0.98</v>
       </c>
-      <c r="K18" s="117">
+      <c r="K18" s="116">
         <v>39.32</v>
       </c>
-      <c r="L18" s="118">
+      <c r="L18" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.9320000000000003E-5</v>
       </c>
-      <c r="N18" s="108" t="s">
-[...2 lines deleted...]
-      <c r="O18" s="108" t="s">
+      <c r="N18" s="107" t="s">
+        <v>206</v>
+      </c>
+      <c r="O18" s="107" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q18" s="117">
+        <v>9.0059999999999999E-4</v>
+      </c>
+      <c r="R18" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="2:18">
+      <c r="B19" s="107" t="s">
         <v>205</v>
       </c>
-      <c r="Q18" s="118">
-[...13 lines deleted...]
-      <c r="E19" s="116">
+      <c r="C19" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="115">
         <v>1.2E-4</v>
       </c>
-      <c r="F19" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="108">
+      <c r="F19" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H19" s="107" t="s">
+        <v>204</v>
+      </c>
+      <c r="I19" s="107" t="s">
+        <v>203</v>
+      </c>
+      <c r="J19" s="107">
         <v>1</v>
       </c>
-      <c r="K19" s="117">
+      <c r="K19" s="116">
         <v>2.73</v>
       </c>
-      <c r="L19" s="118">
+      <c r="L19" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.7300000000000001E-6</v>
       </c>
-      <c r="N19" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q19" s="118">
+      <c r="N19" s="107" t="s">
+        <v>202</v>
+      </c>
+      <c r="O19" s="107" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q19" s="117">
         <v>9.0059999999999999E-4</v>
       </c>
-      <c r="R19" s="108" t="s">
-        <v>76</v>
+      <c r="R19" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="2:18">
-      <c r="B20" s="108" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="108" t="s">
+      <c r="B20" s="107" t="s">
+        <v>201</v>
+      </c>
+      <c r="C20" s="107" t="s">
+        <v>196</v>
+      </c>
+      <c r="E20" s="115">
+        <v>5.3740000000000005E-4</v>
+      </c>
+      <c r="F20" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H20" s="107" t="s">
+        <v>200</v>
+      </c>
+      <c r="I20" s="107" t="s">
         <v>199</v>
       </c>
-      <c r="E20" s="116">
-[...11 lines deleted...]
-      <c r="J20" s="108">
+      <c r="J20" s="107">
         <v>0.87</v>
       </c>
-      <c r="K20" s="117">
+      <c r="K20" s="116">
         <v>89.04</v>
       </c>
-      <c r="L20" s="118">
+      <c r="L20" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>8.9040000000000001E-5</v>
       </c>
-      <c r="N20" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q20" s="118">
+      <c r="N20" s="107" t="s">
+        <v>198</v>
+      </c>
+      <c r="O20" s="107" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q20" s="117">
         <v>7.9000000000000001E-4</v>
       </c>
-      <c r="R20" s="108" t="s">
-        <v>76</v>
+      <c r="R20" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="2:18">
-      <c r="B21" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="116">
+      <c r="B21" s="107" t="s">
+        <v>197</v>
+      </c>
+      <c r="C21" s="107" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="115">
         <v>5.3740000000000005E-4</v>
       </c>
-      <c r="F21" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J21" s="108">
+      <c r="F21" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H21" s="107" t="s">
+        <v>195</v>
+      </c>
+      <c r="I21" s="107" t="s">
+        <v>194</v>
+      </c>
+      <c r="J21" s="107">
         <v>0.84</v>
       </c>
-      <c r="K21" s="117">
+      <c r="K21" s="116">
         <v>103.37</v>
       </c>
-      <c r="L21" s="118">
+      <c r="L21" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>1.0337000000000001E-4</v>
       </c>
-      <c r="N21" s="108" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="108" t="s">
+      <c r="N21" s="107" t="s">
+        <v>193</v>
+      </c>
+      <c r="O21" s="107" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q21" s="117">
+        <v>7.9000000000000001E-4</v>
+      </c>
+      <c r="R21" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18">
+      <c r="B22" s="107" t="s">
         <v>192</v>
       </c>
-      <c r="Q21" s="118">
-[...13 lines deleted...]
-      <c r="E22" s="116">
+      <c r="C22" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" s="115">
         <v>3.1100000000000002E-4</v>
       </c>
-      <c r="F22" s="108" t="s">
+      <c r="F22" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" s="107" t="s">
+        <v>191</v>
+      </c>
+      <c r="I22" s="107" t="s">
         <v>98</v>
       </c>
-      <c r="H22" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J22" s="108">
+      <c r="J22" s="107">
         <v>0.79</v>
       </c>
-      <c r="K22" s="117">
+      <c r="K22" s="116">
         <v>105.94</v>
       </c>
-      <c r="L22" s="118">
+      <c r="L22" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>1.0593999999999999E-4</v>
       </c>
-      <c r="N22" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q22" s="118">
+      <c r="N22" s="107" t="s">
+        <v>190</v>
+      </c>
+      <c r="O22" s="107" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q22" s="117">
         <v>7.9000000000000001E-4</v>
       </c>
-      <c r="R22" s="108" t="s">
-        <v>76</v>
+      <c r="R22" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="2:18">
-      <c r="B23" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="116">
+      <c r="B23" s="107" t="s">
+        <v>188</v>
+      </c>
+      <c r="C23" s="107" t="s">
+        <v>134</v>
+      </c>
+      <c r="E23" s="115">
         <v>2.786E-4</v>
       </c>
-      <c r="F23" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J23" s="108">
+      <c r="F23" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" s="107" t="s">
+        <v>187</v>
+      </c>
+      <c r="I23" s="107" t="s">
+        <v>91</v>
+      </c>
+      <c r="J23" s="107">
         <v>0.68</v>
       </c>
-      <c r="K23" s="117">
+      <c r="K23" s="116">
         <v>275.82</v>
       </c>
-      <c r="L23" s="118">
+      <c r="L23" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.7581999999999997E-4</v>
       </c>
-      <c r="N23" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q23" s="118">
+      <c r="N23" s="107" t="s">
+        <v>186</v>
+      </c>
+      <c r="O23" s="107" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q23" s="117">
         <v>7.9000000000000001E-4</v>
       </c>
-      <c r="R23" s="108" t="s">
-        <v>76</v>
+      <c r="R23" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="2:18">
-      <c r="B24" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="116">
+      <c r="B24" s="107" t="s">
+        <v>184</v>
+      </c>
+      <c r="C24" s="107" t="s">
+        <v>183</v>
+      </c>
+      <c r="E24" s="115">
         <v>2.2499999999999999E-4</v>
       </c>
-      <c r="F24" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J24" s="108">
+      <c r="F24" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" s="107" t="s">
+        <v>182</v>
+      </c>
+      <c r="I24" s="107" t="s">
+        <v>181</v>
+      </c>
+      <c r="J24" s="107">
         <v>0.83</v>
       </c>
-      <c r="K24" s="117">
+      <c r="K24" s="116">
         <v>208.81</v>
       </c>
-      <c r="L24" s="118">
+      <c r="L24" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.0881E-4</v>
       </c>
-      <c r="N24" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q24" s="118">
+      <c r="N24" s="107" t="s">
+        <v>180</v>
+      </c>
+      <c r="O24" s="107" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q24" s="117">
         <v>9.6000000000000002E-4</v>
       </c>
-      <c r="R24" s="108" t="s">
-        <v>76</v>
+      <c r="R24" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="2:18">
-      <c r="B25" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="116">
+      <c r="B25" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" s="107" t="s">
+        <v>177</v>
+      </c>
+      <c r="E25" s="115">
         <v>2.1340000000000001E-4</v>
       </c>
-      <c r="F25" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J25" s="108">
+      <c r="F25" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H25" s="107" t="s">
+        <v>176</v>
+      </c>
+      <c r="I25" s="107" t="s">
+        <v>175</v>
+      </c>
+      <c r="J25" s="107">
         <v>0.98</v>
       </c>
-      <c r="K25" s="117">
+      <c r="K25" s="116">
         <v>15.05</v>
       </c>
-      <c r="L25" s="118">
+      <c r="L25" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>1.505E-5</v>
       </c>
-      <c r="N25" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q25" s="118">
+      <c r="N25" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="O25" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q25" s="117">
         <v>4.6579999999999999E-4</v>
       </c>
-      <c r="R25" s="108" t="s">
-        <v>76</v>
+      <c r="R25" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="2:18">
-      <c r="B26" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="116">
+      <c r="B26" s="107" t="s">
+        <v>173</v>
+      </c>
+      <c r="C26" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="115">
         <v>5.1100000000000002E-5</v>
       </c>
-      <c r="F26" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J26" s="108">
+      <c r="F26" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" s="107" t="s">
+        <v>172</v>
+      </c>
+      <c r="I26" s="107" t="s">
+        <v>171</v>
+      </c>
+      <c r="J26" s="107">
         <v>0.73</v>
       </c>
-      <c r="K26" s="117">
+      <c r="K26" s="116">
         <v>201.69</v>
       </c>
-      <c r="L26" s="118">
+      <c r="L26" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.0169E-4</v>
       </c>
-      <c r="N26" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="118">
+      <c r="N26" s="107" t="s">
+        <v>170</v>
+      </c>
+      <c r="O26" s="107" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q26" s="117">
         <v>4.6579999999999999E-4</v>
       </c>
-      <c r="R26" s="108" t="s">
-        <v>76</v>
+      <c r="R26" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="2:18">
-      <c r="B27" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="116">
+      <c r="B27" s="107" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" s="107" t="s">
+        <v>167</v>
+      </c>
+      <c r="E27" s="115">
         <v>8.8000000000000004E-6</v>
       </c>
-      <c r="F27" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J27" s="108">
+      <c r="F27" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="H27" s="107" t="s">
+        <v>166</v>
+      </c>
+      <c r="I27" s="107" t="s">
+        <v>124</v>
+      </c>
+      <c r="J27" s="107">
         <v>0.96</v>
       </c>
-      <c r="K27" s="117">
+      <c r="K27" s="116">
         <v>16.3</v>
       </c>
-      <c r="L27" s="118">
+      <c r="L27" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>1.63E-5</v>
       </c>
-      <c r="N27" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q27" s="118">
+      <c r="N27" s="107" t="s">
+        <v>165</v>
+      </c>
+      <c r="O27" s="107" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q27" s="117">
         <v>4.6579999999999999E-4</v>
       </c>
-      <c r="R27" s="108" t="s">
-        <v>76</v>
+      <c r="R27" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="2:18">
-      <c r="B28" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="116">
+      <c r="B28" s="107" t="s">
+        <v>163</v>
+      </c>
+      <c r="C28" s="107" t="s">
+        <v>162</v>
+      </c>
+      <c r="E28" s="115">
         <v>5.0589999999999999E-4</v>
       </c>
-      <c r="F28" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J28" s="108">
+      <c r="F28" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H28" s="107" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="107" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" s="107">
         <v>0.68</v>
       </c>
-      <c r="K28" s="117">
+      <c r="K28" s="116">
         <v>275.82</v>
       </c>
-      <c r="L28" s="118">
+      <c r="L28" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.7581999999999997E-4</v>
       </c>
-      <c r="N28" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q28" s="118">
+      <c r="N28" s="107" t="s">
+        <v>152</v>
+      </c>
+      <c r="O28" s="107" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q28" s="117">
         <v>4.1560000000000002E-4</v>
       </c>
-      <c r="R28" s="108" t="s">
-        <v>76</v>
+      <c r="R28" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="2:18">
-      <c r="B29" s="108" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="116">
+      <c r="B29" s="107" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="115">
         <v>6.1699999999999995E-5</v>
       </c>
-      <c r="F29" s="108" t="s">
-[...8 lines deleted...]
-      <c r="J29" s="108">
+      <c r="F29" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="H29" s="107" t="s">
+        <v>158</v>
+      </c>
+      <c r="I29" s="107" t="s">
+        <v>157</v>
+      </c>
+      <c r="J29" s="107">
         <v>0.73</v>
       </c>
-      <c r="K29" s="117">
+      <c r="K29" s="116">
         <v>201.69</v>
       </c>
-      <c r="L29" s="118">
+      <c r="L29" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.0169E-4</v>
       </c>
-      <c r="N29" s="108" t="s">
-[...2 lines deleted...]
-      <c r="O29" s="108" t="s">
+      <c r="N29" s="107" t="s">
+        <v>156</v>
+      </c>
+      <c r="O29" s="107" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q29" s="117">
+        <v>4.1560000000000002E-4</v>
+      </c>
+      <c r="R29" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="30" spans="2:18">
+      <c r="H30" s="107" t="s">
         <v>155</v>
       </c>
-      <c r="Q29" s="118">
-[...13 lines deleted...]
-      <c r="J30" s="108">
+      <c r="I30" s="107" t="s">
+        <v>154</v>
+      </c>
+      <c r="J30" s="107">
         <v>0.01</v>
       </c>
-      <c r="K30" s="117">
+      <c r="K30" s="116">
         <v>382.23</v>
       </c>
-      <c r="L30" s="118">
+      <c r="L30" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.8223E-4</v>
       </c>
-      <c r="N30" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q30" s="118">
+      <c r="N30" s="107" t="s">
+        <v>153</v>
+      </c>
+      <c r="O30" s="107" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q30" s="117">
         <v>4.1560000000000002E-4</v>
       </c>
-      <c r="R30" s="108" t="s">
-        <v>76</v>
+      <c r="R30" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:18">
-      <c r="H31" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J31" s="108">
+      <c r="H31" s="107" t="s">
+        <v>151</v>
+      </c>
+      <c r="I31" s="107" t="s">
+        <v>150</v>
+      </c>
+      <c r="J31" s="107">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="K31" s="117">
+      <c r="K31" s="116">
         <v>433.75</v>
       </c>
-      <c r="L31" s="118">
+      <c r="L31" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.3375E-4</v>
       </c>
-      <c r="N31" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q31" s="118">
+      <c r="N31" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="O31" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q31" s="117">
         <v>7.0819999999999998E-4</v>
       </c>
-      <c r="R31" s="108" t="s">
-        <v>76</v>
+      <c r="R31" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="2:18">
-      <c r="H32" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J32" s="108">
+      <c r="H32" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="I32" s="107" t="s">
+        <v>147</v>
+      </c>
+      <c r="J32" s="107">
         <v>0.99</v>
       </c>
-      <c r="K32" s="117">
+      <c r="K32" s="116">
         <v>5.48</v>
       </c>
-      <c r="L32" s="118">
+      <c r="L32" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.48E-6</v>
       </c>
-      <c r="N32" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q32" s="118">
+      <c r="N32" s="107" t="s">
+        <v>146</v>
+      </c>
+      <c r="O32" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q32" s="117">
         <v>7.0819999999999998E-4</v>
       </c>
-      <c r="R32" s="108" t="s">
-        <v>76</v>
+      <c r="R32" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="8:18">
-      <c r="H33" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J33" s="108">
+      <c r="H33" s="107" t="s">
+        <v>144</v>
+      </c>
+      <c r="I33" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="J33" s="107">
         <v>0.84</v>
       </c>
-      <c r="K33" s="117">
+      <c r="K33" s="116">
         <v>58.56</v>
       </c>
-      <c r="L33" s="118">
+      <c r="L33" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.8560000000000002E-5</v>
       </c>
-      <c r="N33" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q33" s="118">
+      <c r="N33" s="107" t="s">
+        <v>143</v>
+      </c>
+      <c r="O33" s="107" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q33" s="117">
         <v>7.0819999999999998E-4</v>
       </c>
-      <c r="R33" s="108" t="s">
-        <v>76</v>
+      <c r="R33" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="8:18">
-      <c r="H34" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J34" s="108">
+      <c r="H34" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="I34" s="107" t="s">
+        <v>140</v>
+      </c>
+      <c r="J34" s="107">
         <v>0.19</v>
       </c>
-      <c r="K34" s="117">
+      <c r="K34" s="116">
         <v>305</v>
       </c>
-      <c r="L34" s="118">
+      <c r="L34" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.0499999999999999E-4</v>
       </c>
-      <c r="N34" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q34" s="118">
+      <c r="N34" s="107" t="s">
+        <v>139</v>
+      </c>
+      <c r="O34" s="107" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q34" s="117">
         <v>7.0819999999999998E-4</v>
       </c>
-      <c r="R34" s="108" t="s">
-        <v>76</v>
+      <c r="R34" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="8:18">
-      <c r="H35" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J35" s="108">
+      <c r="H35" s="107" t="s">
+        <v>137</v>
+      </c>
+      <c r="I35" s="107" t="s">
+        <v>136</v>
+      </c>
+      <c r="J35" s="107">
         <v>0.88</v>
       </c>
-      <c r="K35" s="117">
+      <c r="K35" s="116">
         <v>67.319999999999993</v>
       </c>
-      <c r="L35" s="118">
+      <c r="L35" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>6.7319999999999999E-5</v>
       </c>
-      <c r="N35" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q35" s="118">
+      <c r="N35" s="107" t="s">
+        <v>135</v>
+      </c>
+      <c r="O35" s="107" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q35" s="117">
         <v>2.786E-4</v>
       </c>
-      <c r="R35" s="108" t="s">
-        <v>98</v>
+      <c r="R35" s="107" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="8:18">
-      <c r="H36" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J36" s="108">
+      <c r="H36" s="107" t="s">
+        <v>133</v>
+      </c>
+      <c r="I36" s="107" t="s">
+        <v>132</v>
+      </c>
+      <c r="J36" s="107">
         <v>0.92</v>
       </c>
-      <c r="K36" s="117">
+      <c r="K36" s="116">
         <v>238</v>
       </c>
-      <c r="L36" s="118">
+      <c r="L36" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>2.3800000000000001E-4</v>
       </c>
-      <c r="N36" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q36" s="118">
+      <c r="N36" s="107" t="s">
+        <v>131</v>
+      </c>
+      <c r="O36" s="107" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q36" s="117">
         <v>3.2840000000000001E-4</v>
       </c>
-      <c r="R36" s="108" t="s">
-        <v>98</v>
+      <c r="R36" s="107" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="8:18">
-      <c r="H37" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="108">
+      <c r="H37" s="107" t="s">
+        <v>129</v>
+      </c>
+      <c r="I37" s="107" t="s">
+        <v>128</v>
+      </c>
+      <c r="J37" s="107">
         <v>0.87</v>
       </c>
-      <c r="K37" s="117">
+      <c r="K37" s="116">
         <v>412.72</v>
       </c>
-      <c r="L37" s="118">
+      <c r="L37" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>4.1272000000000005E-4</v>
       </c>
-      <c r="N37" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q37" s="118">
+      <c r="N37" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="O37" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q37" s="117">
         <v>5.1279999999999997E-5</v>
       </c>
-      <c r="R37" s="108" t="s">
-        <v>76</v>
+      <c r="R37" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="8:18">
-      <c r="H38" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J38" s="108">
+      <c r="H38" s="107" t="s">
+        <v>127</v>
+      </c>
+      <c r="I38" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="J38" s="107">
         <v>0.31</v>
       </c>
-      <c r="K38" s="117">
+      <c r="K38" s="116">
         <v>575.77</v>
       </c>
-      <c r="L38" s="118">
+      <c r="L38" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.7576999999999997E-4</v>
       </c>
-      <c r="N38" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q38" s="118">
+      <c r="N38" s="107" t="s">
+        <v>125</v>
+      </c>
+      <c r="O38" s="107" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q38" s="117">
         <v>5.1279999999999997E-5</v>
       </c>
-      <c r="R38" s="108" t="s">
-        <v>76</v>
+      <c r="R38" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="39" spans="8:18">
-      <c r="H39" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J39" s="108">
+      <c r="H39" s="107" t="s">
+        <v>123</v>
+      </c>
+      <c r="I39" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="J39" s="107">
         <v>0.42</v>
       </c>
-      <c r="K39" s="117">
+      <c r="K39" s="116">
         <v>340.42</v>
       </c>
-      <c r="L39" s="118">
+      <c r="L39" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.4042000000000002E-4</v>
       </c>
-      <c r="N39" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q39" s="118">
+      <c r="N39" s="107" t="s">
+        <v>121</v>
+      </c>
+      <c r="O39" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q39" s="117">
         <v>5.1279999999999997E-5</v>
       </c>
-      <c r="R39" s="108" t="s">
-        <v>76</v>
+      <c r="R39" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="40" spans="8:18">
-      <c r="H40" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J40" s="108">
+      <c r="H40" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="I40" s="107" t="s">
+        <v>118</v>
+      </c>
+      <c r="J40" s="107">
         <v>0.62</v>
       </c>
-      <c r="K40" s="117">
+      <c r="K40" s="116">
         <v>323.05</v>
       </c>
-      <c r="L40" s="118">
+      <c r="L40" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.2305000000000002E-4</v>
       </c>
-      <c r="N40" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q40" s="118">
+      <c r="N40" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="O40" s="107" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q40" s="117">
         <v>5.6699999999999999E-6</v>
       </c>
-      <c r="R40" s="108" t="s">
-        <v>76</v>
+      <c r="R40" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="8:18">
-      <c r="H41" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J41" s="108">
+      <c r="H41" s="107" t="s">
+        <v>115</v>
+      </c>
+      <c r="I41" s="107" t="s">
+        <v>114</v>
+      </c>
+      <c r="J41" s="107">
         <v>0.94</v>
       </c>
-      <c r="K41" s="117">
+      <c r="K41" s="116">
         <v>302.95</v>
       </c>
-      <c r="L41" s="118">
+      <c r="L41" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.0294999999999996E-4</v>
       </c>
-      <c r="N41" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q41" s="118">
+      <c r="N41" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="O41" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q41" s="117">
         <v>5.6699999999999999E-6</v>
       </c>
-      <c r="R41" s="108" t="s">
-        <v>76</v>
+      <c r="R41" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="8:18">
-      <c r="H42" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J42" s="108">
+      <c r="H42" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="I42" s="107" t="s">
+        <v>112</v>
+      </c>
+      <c r="J42" s="107">
         <v>0.87</v>
       </c>
-      <c r="K42" s="117">
+      <c r="K42" s="116">
         <v>79.23</v>
       </c>
-      <c r="L42" s="118">
+      <c r="L42" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>7.9229999999999999E-5</v>
       </c>
-      <c r="N42" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q42" s="118">
+      <c r="N42" s="107" t="s">
+        <v>111</v>
+      </c>
+      <c r="O42" s="107" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q42" s="117">
         <v>5.6699999999999999E-6</v>
       </c>
-      <c r="R42" s="108" t="s">
-        <v>76</v>
+      <c r="R42" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="43" spans="8:18">
-      <c r="H43" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J43" s="108">
+      <c r="H43" s="107" t="s">
+        <v>109</v>
+      </c>
+      <c r="I43" s="107" t="s">
+        <v>108</v>
+      </c>
+      <c r="J43" s="107">
         <v>0.63</v>
       </c>
-      <c r="K43" s="117">
+      <c r="K43" s="116">
         <v>169.28</v>
       </c>
-      <c r="L43" s="118">
+      <c r="L43" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>1.6928000000000001E-4</v>
       </c>
-      <c r="N43" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q43" s="118">
+      <c r="N43" s="107" t="s">
+        <v>107</v>
+      </c>
+      <c r="O43" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q43" s="117">
         <v>5.6699999999999999E-6</v>
       </c>
-      <c r="R43" s="108" t="s">
-        <v>76</v>
+      <c r="R43" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="44" spans="8:18">
-      <c r="H44" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J44" s="108">
+      <c r="H44" s="107" t="s">
+        <v>105</v>
+      </c>
+      <c r="I44" s="107" t="s">
+        <v>104</v>
+      </c>
+      <c r="J44" s="107">
         <v>0.33</v>
       </c>
-      <c r="K44" s="117">
+      <c r="K44" s="116">
         <v>555.16999999999996</v>
       </c>
-      <c r="L44" s="118">
+      <c r="L44" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>5.5517000000000001E-4</v>
       </c>
-      <c r="N44" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q44" s="118">
+      <c r="N44" s="107" t="s">
+        <v>103</v>
+      </c>
+      <c r="O44" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q44" s="117">
         <v>2.2499999999999999E-4</v>
       </c>
-      <c r="R44" s="108" t="s">
-        <v>98</v>
+      <c r="R44" s="107" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="45" spans="8:18">
-      <c r="H45" s="108" t="s">
-[...5 lines deleted...]
-      <c r="J45" s="108">
+      <c r="H45" s="107" t="s">
+        <v>101</v>
+      </c>
+      <c r="I45" s="107" t="s">
+        <v>100</v>
+      </c>
+      <c r="J45" s="107">
         <v>0.64</v>
       </c>
-      <c r="K45" s="117">
+      <c r="K45" s="116">
         <v>357.3</v>
       </c>
-      <c r="L45" s="118">
+      <c r="L45" s="117">
         <f>gcp_regions8[[#This Row],[Grid carbon intensity (gCO2eq / kWh)]]/1000000</f>
         <v>3.5730000000000001E-4</v>
       </c>
-      <c r="N45" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q45" s="118">
+      <c r="N45" s="107" t="s">
+        <v>99</v>
+      </c>
+      <c r="O45" s="107" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q45" s="117">
         <v>2.2499999999999999E-4</v>
       </c>
-      <c r="R45" s="108" t="s">
-        <v>98</v>
+      <c r="R45" s="107" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="46" spans="8:18">
-      <c r="N46" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q46" s="118">
+      <c r="N46" s="107" t="s">
+        <v>97</v>
+      </c>
+      <c r="O46" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q46" s="117">
         <v>2.2800000000000001E-4</v>
       </c>
-      <c r="R46" s="108" t="s">
-        <v>98</v>
+      <c r="R46" s="107" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="47" spans="8:18">
-      <c r="N47" s="108" t="s">
-[...5 lines deleted...]
-      <c r="Q47" s="118">
+      <c r="N47" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="O47" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q47" s="117">
         <v>3.3866000000000001E-4</v>
       </c>
-      <c r="R47" s="108" t="s">
+      <c r="R47" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="8:18">
+      <c r="N48" s="107" t="s">
+        <v>94</v>
+      </c>
+      <c r="O48" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="117">
+        <v>3.3866000000000001E-4</v>
+      </c>
+      <c r="R48" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="49" spans="14:18">
+      <c r="N49" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="O49" s="107" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q49" s="117">
+        <v>3.3866000000000001E-4</v>
+      </c>
+      <c r="R49" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="50" spans="14:18">
+      <c r="N50" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="O50" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q50" s="117">
+        <v>7.6199999999999999E-6</v>
+      </c>
+      <c r="R50" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="51" spans="14:18">
+      <c r="N51" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="O51" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q51" s="117">
+        <v>7.6199999999999999E-6</v>
+      </c>
+      <c r="R51" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="52" spans="14:18">
+      <c r="N52" s="107" t="s">
+        <v>88</v>
+      </c>
+      <c r="O52" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q52" s="117">
+        <v>7.6199999999999999E-6</v>
+      </c>
+      <c r="R52" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="14:18">
+      <c r="N53" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="O53" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q53" s="117">
+        <v>4.0410000000000001E-4</v>
+      </c>
+      <c r="R53" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="14:18">
+      <c r="N54" s="107" t="s">
+        <v>86</v>
+      </c>
+      <c r="O54" s="107" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q54" s="117">
+        <v>4.0410000000000001E-4</v>
+      </c>
+      <c r="R54" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="55" spans="14:18">
+      <c r="N55" s="107" t="s">
+        <v>84</v>
+      </c>
+      <c r="O55" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q55" s="117">
+        <v>4.0410000000000001E-4</v>
+      </c>
+      <c r="R55" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="14:18">
+      <c r="N56" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="O56" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q56" s="117">
+        <v>1.2E-4</v>
+      </c>
+      <c r="R56" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="57" spans="14:18">
+      <c r="N57" s="107" t="s">
+        <v>81</v>
+      </c>
+      <c r="O57" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q57" s="117">
+        <v>1.2E-4</v>
+      </c>
+      <c r="R57" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="58" spans="14:18">
+      <c r="N58" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="O58" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q58" s="117">
+        <v>1.2E-4</v>
+      </c>
+      <c r="R58" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="59" spans="14:18">
+      <c r="N59" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="O59" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q59" s="117">
+        <v>6.1699999999999995E-5</v>
+      </c>
+      <c r="R59" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="60" spans="14:18">
+      <c r="N60" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="O60" s="107" t="s">
         <v>76</v>
       </c>
-    </row>
-[...161 lines deleted...]
-      <c r="Q59" s="118">
+      <c r="Q60" s="117">
         <v>6.1699999999999995E-5</v>
       </c>
-      <c r="R59" s="108" t="s">
-[...10 lines deleted...]
-      <c r="Q60" s="118">
+      <c r="R60" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="61" spans="14:18">
+      <c r="N61" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O61" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q61" s="117">
         <v>6.1699999999999995E-5</v>
       </c>
-      <c r="R60" s="108" t="s">
-[...14 lines deleted...]
-        <v>76</v>
+      <c r="R61" s="107" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="J2" r:id="rId1" xr:uid="{231AC34C-3906-4AD2-A207-B50613820B1D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5FCB4CF15CEC548BDD4860A6F591626" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="251e9e2f753ad950b2adb5281a2c3f13">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09f604d3-f279-43fd-b2e9-35877ba3875a" xmlns:ns3="3a091920-f99b-4e01-b20e-222e3009d3d4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7096eb3467cc57b2008fe948bcfddee9" ns2:_="" ns3:_="">
     <xsd:import namespace="09f604d3-f279-43fd-b2e9-35877ba3875a"/>
     <xsd:import namespace="3a091920-f99b-4e01-b20e-222e3009d3d4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -15808,102 +16906,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A w H O F W 0 p z n q e l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n h e p A y K M k O r h I Y m J i X J t a o R E e h h b L v z n 4 S f 6 C G E X d H O + 5 Z 7 j 3 f r 1 B P j R 1 c N G d N S 1 m J K Y R C T S q 9 m C w z E j v j m F C c g E b q U 6 y 1 M E o o 0 0 H e 8 h I 5 d w 5 Z c x 7 T / 2 M t l 3 J e B T F b F + s t 6 r S j S Q f 2 f y X Q 4 P W S V S a C N i 9 x g h O 4 3 l C e T R u A j Z B K A x + B T 5 2 z / Y H w r K v X d 9 p o T F c L Y B N E d j 7 g 3 g A U E s D B B Q A A g A I A M B z h V s P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D A c 4 V b K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A D A c 4 V b S n O e p 6 U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A w H O F W w / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D A c 4 V b K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A A K l x z B d a z 0 S 3 E 7 d / + e E x m A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D b + c o / p g q K l w E W p K E 6 l Y W I p R r F i D c n P j c r Z 6 / r R S i n s g A A A A A O g A A A A A I A A C A A A A D 4 Y 0 J 0 / T T w X Y K + + 3 R i q O x D k B D E 0 E i S U 1 N b r u v d d T W X W F A A A A C A 6 / x 1 a l + V 2 Q o c + K 9 K d W p Q g Z g z 5 2 V u p M d a M E L s N g 1 F E j M 9 d i 6 v w h d M l G X k Z h r n j K 7 y J O 4 K b K 3 C b V H Y z 4 j t E K Q 3 S E a e Z T 9 X s g 8 d M Y u 9 z 2 i 8 s k A A A A B M R 9 0 0 D y y n w o L N t 2 r V j W b t J W a T f I b u o e x 6 1 9 H O j 5 g t k + i o x y x F L Q 8 b l T X n 4 V 4 w M R K F O S W F f n p Q 8 h 1 e Y e 9 L C q 5 M < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="09f604d3-f279-43fd-b2e9-35877ba3875a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3a091920-f99b-4e01-b20e-222e3009d3d4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D13EC2-0966-45B8-857A-D75D26B70040}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="09f604d3-f279-43fd-b2e9-35877ba3875a"/>
+    <ds:schemaRef ds:uri="3a091920-f99b-4e01-b20e-222e3009d3d4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B355528-7017-427B-8623-41318357D423}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BF8EDC1-668A-4C4F-8E9B-28CD57F1AF0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{234DFC9C-FAA4-4378-9B19-90652B4962D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="486220cb-0981-4047-9209-010083c77ce1"/>
     <ds:schemaRef ds:uri="d32fd3c1-a9d2-4671-b626-c319eff835f4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f9762f0b-dbab-4e0d-8164-1983497044fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="7d08dd8c-5428-48df-9836-d5edad74246b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="09f604d3-f279-43fd-b2e9-35877ba3875a"/>
     <ds:schemaRef ds:uri="3a091920-f99b-4e01-b20e-222e3009d3d4"/>
-  </ds:schemaRefs>
-[...33 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>