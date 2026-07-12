--- v0 (2026-04-30)
+++ v1 (2026-07-12)
@@ -204,54 +204,51 @@
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00C7634C">
                                   <w:rPr>
                                     <w:caps/>
                                     <w:color w:val="A6A6A6" w:themeColor="accent6" w:themeShade="A6"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:t>Created by the digital preservation coalition in partnership with open book futures</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="3B54C0FE" w14:textId="231F4C32" w:rsidR="00CA65EB" w:rsidRPr="00C7634C" w:rsidRDefault="00CA65EB" w:rsidP="007626CB">
                                 <w:pPr>
                                   <w:pStyle w:val="NoSpacing"/>
                                   <w:spacing w:before="80" w:after="40"/>
                                   <w:rPr>
                                     <w:caps/>
                                     <w:color w:val="A6A6A6" w:themeColor="accent6" w:themeShade="A6"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
-                                  <w:t xml:space="preserve">This document is </w:t>
-[...2 lines deleted...]
-                                  <w:t xml:space="preserve">shared under a </w:t>
+                                  <w:t xml:space="preserve">This document is shared under a </w:t>
                                 </w:r>
                                 <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
                                   <w:r w:rsidRPr="00387D38">
                                     <w:rPr>
                                       <w:rStyle w:val="Hyperlink"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                     <w:t>CC-BY-NC-SA Licence</w:t>
                                   </w:r>
                                 </w:hyperlink>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:spAutoFit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>79000</wp14:pctWidth>
@@ -364,54 +361,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00C7634C">
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="A6A6A6" w:themeColor="accent6" w:themeShade="A6"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Created by the digital preservation coalition in partnership with open book futures</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="3B54C0FE" w14:textId="231F4C32" w:rsidR="00CA65EB" w:rsidRPr="00C7634C" w:rsidRDefault="00CA65EB" w:rsidP="007626CB">
                           <w:pPr>
                             <w:pStyle w:val="NoSpacing"/>
                             <w:spacing w:before="80" w:after="40"/>
                             <w:rPr>
                               <w:caps/>
                               <w:color w:val="A6A6A6" w:themeColor="accent6" w:themeShade="A6"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
-                            <w:t xml:space="preserve">This document is </w:t>
-[...2 lines deleted...]
-                            <w:t xml:space="preserve">shared under a </w:t>
+                            <w:t xml:space="preserve">This document is shared under a </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
                             <w:r w:rsidRPr="00387D38">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>CC-BY-NC-SA Licence</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchorx="margin" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00DF376F">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:br w:type="page"/>
@@ -761,81 +755,93 @@
         <w:t xml:space="preserve"> your work can be discovered and read more widely, increasing its visibility, reach, and potential impact. Open access can help others find, use, and build on your research over time.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> However, y</w:t>
       </w:r>
       <w:r w:rsidRPr="00867DD9">
         <w:t>ou can still request restrictions or an embargo where appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2B3723" w14:textId="77777777" w:rsidR="005C2ED9" w:rsidRPr="004326B3" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CAF3045" w14:textId="77777777" w:rsidR="005C2ED9" w:rsidRPr="004326B3" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Do I need to restrict access?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D8357C" w14:textId="3CF19AB8" w:rsidR="005C2ED9" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
+    <w:p w14:paraId="40D8357C" w14:textId="34A6889F" w:rsidR="005C2ED9" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
       <w:r w:rsidRPr="004326B3">
         <w:t>In m</w:t>
       </w:r>
       <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="004326B3">
         <w:t xml:space="preserve"> cases, an embargo is not necessary.</w:t>
       </w:r>
       <w:r w:rsidRPr="00867DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00867DD9">
         <w:t xml:space="preserve">Making your thesis available online </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00867DD9">
         <w:t xml:space="preserve"> not </w:t>
       </w:r>
       <w:r>
         <w:t>necessarily</w:t>
       </w:r>
       <w:r w:rsidRPr="00867DD9">
-        <w:t xml:space="preserve"> affect your ability to publish a book or articles based on it later, as publishers expect substantial revision from a thesis. An embargo is only used in specific situations where you need to delay public access to your thesis for a limited period. This may include cases where your thesis contains sensitive or confidential information (for example, about research participants or locations that could pose a risk if made public), material covered by non-disclosure agreements or commercial partnerships, or where there are short-term publication considerations.</w:t>
+        <w:t xml:space="preserve"> affect your ability to publish a book or articles based on it later, as publishers expect substantial revision from a thesis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1C87">
+        <w:t>You may need to apply an embargo in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867DD9">
+        <w:t xml:space="preserve"> cases where your thesis contains sensitive or confidential information (for example, about research participants or locations that could pose a risk if made public), material covered by non-disclosure agreements or commercial partnerships, or where there are short-term publication considerations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1C87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1C87" w:rsidRPr="00EF1C87">
+        <w:t>Be sure to check your university’s guidance and policy on how and when embargoes should be applied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7E09DE" w14:textId="5981C1E9" w:rsidR="00D66D3A" w:rsidRDefault="005C2ED9" w:rsidP="00867499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Things to do</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471C8802" w14:textId="77777777" w:rsidR="005C2ED9" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Identify and document third-party content in your thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9A86A0" w14:textId="7BBBA7E3" w:rsidR="005C2ED9" w:rsidRDefault="005C2ED9" w:rsidP="005C2ED9">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>As you draft your thesis</w:t>
       </w:r>
@@ -1000,61 +1006,61 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002801DA" w:rsidRPr="002801DA" w:rsidSect="00782C19">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1782" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23415F4C" w14:textId="77777777" w:rsidR="007D7798" w:rsidRDefault="007D7798" w:rsidP="002D6BE0">
+    <w:p w14:paraId="48BCFE78" w14:textId="77777777" w:rsidR="00501914" w:rsidRDefault="00501914" w:rsidP="002D6BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CDB7FAF" w14:textId="77777777" w:rsidR="007D7798" w:rsidRDefault="007D7798" w:rsidP="002D6BE0">
+    <w:p w14:paraId="2F8D5ADA" w14:textId="77777777" w:rsidR="00501914" w:rsidRDefault="00501914" w:rsidP="002D6BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1247,61 +1253,61 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E7EDCE6" w14:textId="77777777" w:rsidR="00DF376F" w:rsidRDefault="00DF376F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53CCA374" w14:textId="77777777" w:rsidR="007D7798" w:rsidRDefault="007D7798" w:rsidP="002D6BE0">
+    <w:p w14:paraId="4E857426" w14:textId="77777777" w:rsidR="00501914" w:rsidRDefault="00501914" w:rsidP="002D6BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FAAD093" w14:textId="77777777" w:rsidR="007D7798" w:rsidRDefault="007D7798" w:rsidP="002D6BE0">
+    <w:p w14:paraId="6BA25698" w14:textId="77777777" w:rsidR="00501914" w:rsidRDefault="00501914" w:rsidP="002D6BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="160FE10D" w14:textId="77777777" w:rsidR="00E72056" w:rsidRDefault="00E72056">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
@@ -2715,100 +2721,102 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="368265325">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1315909697">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1866097605">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="32000359">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="924807001">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="21326991">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxtDSwMLI0MbQwN7awNDRT0lEKTi0uzszPAykwrAUAB/RmhSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002D6BE0"/>
     <w:rsid w:val="00000284"/>
     <w:rsid w:val="00052F7C"/>
     <w:rsid w:val="00106771"/>
     <w:rsid w:val="00117A4D"/>
     <w:rsid w:val="0013280E"/>
     <w:rsid w:val="00164EB6"/>
     <w:rsid w:val="00190FCE"/>
     <w:rsid w:val="00217363"/>
     <w:rsid w:val="00225A12"/>
     <w:rsid w:val="002801DA"/>
     <w:rsid w:val="00294ACD"/>
     <w:rsid w:val="002C77D5"/>
     <w:rsid w:val="002D6BE0"/>
+    <w:rsid w:val="00307735"/>
     <w:rsid w:val="0031341F"/>
     <w:rsid w:val="003164C3"/>
     <w:rsid w:val="003474A4"/>
     <w:rsid w:val="003756C6"/>
     <w:rsid w:val="00384088"/>
     <w:rsid w:val="00460BE7"/>
     <w:rsid w:val="00490F1C"/>
     <w:rsid w:val="004A6189"/>
+    <w:rsid w:val="00501914"/>
     <w:rsid w:val="005141C4"/>
     <w:rsid w:val="00563184"/>
     <w:rsid w:val="0057053D"/>
     <w:rsid w:val="005932E9"/>
     <w:rsid w:val="005C2ED9"/>
     <w:rsid w:val="005E1FAF"/>
     <w:rsid w:val="006947C8"/>
     <w:rsid w:val="00713CDE"/>
     <w:rsid w:val="007154C4"/>
     <w:rsid w:val="007626CB"/>
     <w:rsid w:val="00782C19"/>
     <w:rsid w:val="007B557C"/>
     <w:rsid w:val="007C443B"/>
     <w:rsid w:val="007D7798"/>
     <w:rsid w:val="007E16EC"/>
     <w:rsid w:val="00867499"/>
     <w:rsid w:val="008E1923"/>
     <w:rsid w:val="0095515E"/>
     <w:rsid w:val="00984581"/>
     <w:rsid w:val="00987816"/>
     <w:rsid w:val="009C0521"/>
     <w:rsid w:val="009C3D5A"/>
     <w:rsid w:val="00A336AB"/>
     <w:rsid w:val="00A8254A"/>
     <w:rsid w:val="00AB75EF"/>
@@ -2823,50 +2831,51 @@
     <w:rsid w:val="00BA37C6"/>
     <w:rsid w:val="00BD4AE1"/>
     <w:rsid w:val="00C059AE"/>
     <w:rsid w:val="00C24FB5"/>
     <w:rsid w:val="00C3561A"/>
     <w:rsid w:val="00C70226"/>
     <w:rsid w:val="00C7634C"/>
     <w:rsid w:val="00C86745"/>
     <w:rsid w:val="00CA65EB"/>
     <w:rsid w:val="00D1018D"/>
     <w:rsid w:val="00D230C7"/>
     <w:rsid w:val="00D252F0"/>
     <w:rsid w:val="00D61F7B"/>
     <w:rsid w:val="00D66D3A"/>
     <w:rsid w:val="00DA58D3"/>
     <w:rsid w:val="00DA73CB"/>
     <w:rsid w:val="00DB516B"/>
     <w:rsid w:val="00DC4450"/>
     <w:rsid w:val="00DF376F"/>
     <w:rsid w:val="00E171FD"/>
     <w:rsid w:val="00E47713"/>
     <w:rsid w:val="00E60813"/>
     <w:rsid w:val="00E701E5"/>
     <w:rsid w:val="00E72056"/>
     <w:rsid w:val="00E86E84"/>
+    <w:rsid w:val="00EF1C87"/>
     <w:rsid w:val="00F079EF"/>
     <w:rsid w:val="00F65446"/>
     <w:rsid w:val="00FF3830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4287,76 +4296,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{916BF7EF-4997-4C2C-97D0-6DE62534CB43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5074</Characters>
+  <Pages>4</Pages>
+  <Words>889</Words>
+  <Characters>5072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Permissions Quick Guide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5953</CharactersWithSpaces>
+  <CharactersWithSpaces>5950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Copyright &amp; Permissions Quick Guide</dc:title>
   <dc:subject>Preserving e-theses resource pack</dc:subject>
   <dc:creator>Dorothy Waugh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>4ed50ebf-b3d9-4cdf-8da4-5ef721bbb0f8</vt:lpwstr>