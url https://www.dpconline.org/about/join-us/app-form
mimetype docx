--- v0 (2025-10-03)
+++ v1 (2026-08-08)
@@ -10,51 +10,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6723FE50" w14:textId="3DF83CEB" w:rsidR="00E3516E" w:rsidRDefault="00E3516E" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7745C6F4" w14:textId="68CFB156" w:rsidR="002A5AAD" w:rsidRDefault="002A5AAD" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5AAD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
@@ -312,51 +312,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="60FE1E9C" w14:textId="77777777" w:rsidR="003168D9" w:rsidRDefault="003168D9" w:rsidP="003168D9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2D7FDC21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:29.4pt;margin-top:7.45pt;width:429.6pt;height:21.35pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoD/TwOQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjrJ4rUx6hRduwwD&#10;ugvQ7gMYWY6FSaImKbGzry8lu222vQ17ESSSPjw8JH15NRjNDtIHhbbm87MZZ9IKbJTd1fz7w+bN&#10;BWchgm1Ao5U1P8rAr9avX132rpIL7FA30jMCsaHqXc27GF1VFEF00kA4QyctOVv0BiI9/a5oPPSE&#10;bnSxmM3eFT36xnkUMgSy3o5Ovs74bStF/Nq2QUama07cYj59PrfpLNaXUO08uE6JiQb8AwsDylLS&#10;Z6hbiMD2Xv0FZZTwGLCNZwJNgW2rhMw1UDXz2R/V3HfgZK6FxAnuWabw/2DFl8M3z1RT85IzC4Za&#10;9CCHyN7jwBZJnd6FioLuHYXFgczU5VxpcHcofgRm8aYDu5PX3mPfSWiI3Tx9WZx8OuKEBLLtP2ND&#10;aWAfMQMNrTdJOhKDETp16fjcmURFkLFcluVqQS5BvsX5fL4scwqonr52PsSPEg1Ll5p76nxGh8Nd&#10;iIkNVE8hKVlArZqN0jo/0rTJG+3ZAWhOtruxQr03RHW0nZez2TQtoF0Ho/UtGbOV0PPIJpCc6zd8&#10;bVlf81W5KDMliylxnjyjIo2/VqbmFwlrSpFk/GCbHBJB6fFOSbSddE1SjqLGYTtQYBJ7i82RFPY4&#10;jjmtJV069L8462nEax5+7sFLzvQnS11azZfLtBP5sSzPk77+1LM99YAVBFXzyNl4vYl5j7KA7pq6&#10;uVFZ6BcmE1ca3azJtGZpN07fOerlZ7B+BAAA//8DAFBLAwQUAAYACAAAACEAwL/8394AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoilm8roStMJgXoBLowKOKaNSSsapzTZ&#10;Vt4ec4Kj/Vm/v7/Yzm4QB5xC70nBcpGAQGq96ckqqF+qywxEiJqMHjyhgm8MsC1PTwqdG3+kZzzs&#10;ohUcQiHXCroYx1zK0HbodFj4EYnZh5+cjjxOVppJHzncDXKVJGvpdE/8odMj3nXYfu72TsFrSK2/&#10;qJvq/sFXT192lb7Vj+9KnZ/NtzcgIs7x7xh+9VkdSnZq/J5MEIOCq4zNI+/TDQjmm2XG3RoG12uQ&#10;ZSH/Fyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACgP9PA5AgAAVAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMC//N/eAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:29.4pt;margin-top:7.45pt;width:429.6pt;height:21.35pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT/VuTJgIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sloduo6WrpUoS0&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEC/WeGZ8ZubM8eZ20IqchPMSTEXns5wSYTg00hwq+u3r/tUN&#10;JT4w0zAFRlT0LDy93b58seltKRbQgWqEIwhifNnbinYh2DLLPO+EZn4GVhgMtuA0C3h1h6xxrEd0&#10;rbJFnr/JenCNdcCF9+i9H4N0m/DbVvDwuW29CERVFHsL6XTprOOZbTesPDhmO8mnNtg/dKGZNFj0&#10;AnXPAiNHJ/+C0pI78NCGGQedQdtKLtIMOM08/2Oax45ZkWZBcry90OT/Hyz/dHq0XxwJw1sYcIFp&#10;CG8fgH/3xMCuY+Yg7pyDvhOswcLzSFnWW19OTyPVvvQRpO4/QoNLZscACWhonY6s4JwE0XEB5wvp&#10;YgiEo7NYFsV6gSGOscVqPl8WqQQrn15b58N7AZpEo6IOl5rQ2enBh9gNK59SYjEPSjZ7qVS6RCGJ&#10;nXLkxFAC9WGcUB01tjr6VkWeT0JgynZs9L5GZ/IielJjBEm1fsNXhvQVXReLIrVkIBZOotIyoLKV&#10;1BW9iVhTiUjjO9OklMCkGm0soszEa6RyJDUM9YCJkd8amjMy7GBUMP44NDpwPynpUb0V9T+OzAlK&#10;1AeDW1rPl8so93RZFqvIr7uO1NcRZjhCVTRQMpq7kL5IItDe4Tb3MhH93MnUK6oycTL9oCj763vK&#10;ev7n218AAAD//wMAUEsDBBQABgAIAAAAIQDAv/zf3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuiKWbyuhK0wmBegEujAo4po1JKxqnNNlW3h5zgqP9Wb+/v9jObhAHnELv&#10;ScFykYBAar3pySqoX6rLDESImowePKGCbwywLU9PCp0bf6RnPOyiFRxCIdcKuhjHXMrQduh0WPgR&#10;idmHn5yOPE5WmkkfOdwNcpUka+l0T/yh0yPeddh+7vZOwWtIrb+om+r+wVdPX3aVvtWP70qdn823&#10;NyAizvHvGH71WR1Kdmr8nkwQg4KrjM0j79MNCOabZcbdGgbXa5BlIf8XKH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAE/1bkyYCAAAvBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwL/8394AAAAIAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="60FE1E9C" w14:textId="77777777" w:rsidR="003168D9" w:rsidRDefault="003168D9" w:rsidP="003168D9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B3945F" w14:textId="21804444" w:rsidR="002A5AAD" w:rsidRDefault="002A5AAD" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006E454B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>We</w:t>
@@ -429,480 +429,628 @@
       <w:r w:rsidR="003856A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the values expressed in </w:t>
       </w:r>
       <w:r w:rsidR="00565D15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidR="003856A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Strategic Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006E454B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1AA54B99" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="003168D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
+        <w:ind w:right="-46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="58513106" w14:textId="18DF325E" w:rsidR="002A5AAD" w:rsidRDefault="002A5AAD" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45CAAF36" w14:textId="6881CCEC" w:rsidR="00197B75" w:rsidRPr="005C5966" w:rsidRDefault="00197B75" w:rsidP="000142CE">
+    <w:p w14:paraId="45CAAF36" w14:textId="1117130D" w:rsidR="00197B75" w:rsidRPr="005C5966" w:rsidRDefault="00197B75" w:rsidP="000142CE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="007C6F"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:right="-115"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5966">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>SECTION 1 – Applicant Statement</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00802FD4">
+        <w:t xml:space="preserve">SECTION 1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4955">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>s*</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0ED062ED" w14:textId="7C6ABCE4" w:rsidR="00197B75" w:rsidRPr="008A31E8" w:rsidRDefault="00802FD4" w:rsidP="00603579">
+        <w:t>Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5966">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3C1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DD60DB" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="25DD60DB" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00603579">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F29B98" w14:textId="5699641A" w:rsidR="002A5AAD" w:rsidRDefault="002A5AAD" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>Membership Class:</w:t>
+        <w:t>Membership Class</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4955">
+        <w:t xml:space="preserve"> applied for</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="MEMBCLASS"/>
           <w:id w:val="1080564689"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="14DDCC0A69064DB3B5DE1EC9E95F19A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="007C6F"/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Full" w:value="Full"/>
             <w:listItem w:displayText="Associate" w:value="Associate"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000359FB" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>Choose a membership class</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="75D36D83" w14:textId="77777777" w:rsidR="00C84A12" w:rsidRDefault="00C84A12" w:rsidP="00603579">
+    <w:p w14:paraId="0604B8E3" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0415F071" w14:textId="3A73DA5B" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
+    <w:p w14:paraId="59A46575" w14:textId="16BFA6F2" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
-      </w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is your organisation headquartered in a country classified by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00ED694F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>World Bank as a Low Income or Lower-Middle Income Economy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D52ACC" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED694F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:t xml:space="preserve"> we wish to be considered for </w:t>
+      </w:r>
       <w:r>
-        <w:t>Duration of Membership</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>a discounted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:t xml:space="preserve"> membership rate.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D7A02A" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69282CBE" w14:textId="1309B823" w:rsidR="00ED694F" w:rsidRPr="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3C1D">
+        <w:t>If yes:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4955">
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="COUNTRY"/>
+          <w:id w:val="1568918890"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="00FC7DAA33D04DAC8F8CD58CBC4922E5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="008080"/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose your country of headquarters"/>
+            <w:listItem w:displayText="Afghanistan" w:value="Afghanistan"/>
+            <w:listItem w:displayText="Angola" w:value="Angola"/>
+            <w:listItem w:displayText="Bangladesh" w:value="Bangladesh"/>
+            <w:listItem w:displayText="Benin" w:value="Benin"/>
+            <w:listItem w:displayText="Bhutan" w:value="Bhutan"/>
+            <w:listItem w:displayText="Bolivia" w:value="Bolivia"/>
+            <w:listItem w:displayText="Burkina Faso" w:value="Burkina Faso"/>
+            <w:listItem w:displayText="Burundi" w:value="Burundi"/>
+            <w:listItem w:displayText="Cambodia" w:value="Cambodia"/>
+            <w:listItem w:displayText="Cameroon" w:value="Cameroon"/>
+            <w:listItem w:displayText="Central African Republic" w:value="Central African Republic"/>
+            <w:listItem w:displayText="Chad" w:value="Chad"/>
+            <w:listItem w:displayText="Comoros" w:value="Comoros"/>
+            <w:listItem w:displayText="Congo (Dem Rep)" w:value="Congo (Dem Rep)"/>
+            <w:listItem w:displayText="Congo (Rep)" w:value="Congo (Rep)"/>
+            <w:listItem w:displayText="Côte d'Ivoire" w:value="Côte d'Ivoire"/>
+            <w:listItem w:displayText="Djibouti" w:value="Djibouti"/>
+            <w:listItem w:displayText="Egypt" w:value="Egypt"/>
+            <w:listItem w:displayText="Eritrea" w:value="Eritrea"/>
+            <w:listItem w:displayText="Ethiopia" w:value="Ethiopia"/>
+            <w:listItem w:displayText="Gambia" w:value="Gambia"/>
+            <w:listItem w:displayText="Ghana" w:value="Ghana"/>
+            <w:listItem w:displayText="Guinea" w:value="Guinea"/>
+            <w:listItem w:displayText="Guinea-Bissau" w:value="Guinea-Bissau"/>
+            <w:listItem w:displayText="Haiti" w:value="Haiti"/>
+            <w:listItem w:displayText="Honduras" w:value="Honduras"/>
+            <w:listItem w:displayText="India" w:value="India"/>
+            <w:listItem w:displayText="Kenya" w:value="Kenya"/>
+            <w:listItem w:displayText="Kiribati" w:value="Kiribati"/>
+            <w:listItem w:displayText="Korea (PDR)" w:value="Korea (PDR)"/>
+            <w:listItem w:displayText="Kyrgyz Republic" w:value="Kyrgyz Republic"/>
+            <w:listItem w:displayText="Lao PDR" w:value="Lao PDR"/>
+            <w:listItem w:displayText="Lebanon" w:value="Lebanon"/>
+            <w:listItem w:displayText="Lesotho" w:value="Lesotho"/>
+            <w:listItem w:displayText="Liberia" w:value="Liberia"/>
+            <w:listItem w:displayText="Madagascar" w:value="Madagascar"/>
+            <w:listItem w:displayText="Malawi" w:value="Malawi"/>
+            <w:listItem w:displayText="Mali" w:value="Mali"/>
+            <w:listItem w:displayText="Mauritania" w:value="Mauritania"/>
+            <w:listItem w:displayText="Morocco" w:value="Morocco"/>
+            <w:listItem w:displayText="Mozambique" w:value="Mozambique"/>
+            <w:listItem w:displayText="Myanmar" w:value="Myanmar"/>
+            <w:listItem w:displayText="Namibia" w:value="Namibia"/>
+            <w:listItem w:displayText="Nepal" w:value="Nepal"/>
+            <w:listItem w:displayText="Nicaragua" w:value="Nicaragua"/>
+            <w:listItem w:displayText="Niger" w:value="Niger"/>
+            <w:listItem w:displayText="Nigeria" w:value="Nigeria"/>
+            <w:listItem w:displayText="Pakistan" w:value="Pakistan"/>
+            <w:listItem w:displayText="Papua New Guinea" w:value="Papua New Guinea"/>
+            <w:listItem w:displayText="Rwanda" w:value="Rwanda"/>
+            <w:listItem w:displayText="São Tomé and Principe" w:value="São Tomé and Principe"/>
+            <w:listItem w:displayText="Senegal" w:value="Senegal"/>
+            <w:listItem w:displayText="Sierra Leone" w:value="Sierra Leone"/>
+            <w:listItem w:displayText="Solomon Islands" w:value="Solomon Islands"/>
+            <w:listItem w:displayText="Somalia" w:value="Somalia"/>
+            <w:listItem w:displayText="South Sudan" w:value="South Sudan"/>
+            <w:listItem w:displayText="Sudan" w:value="Sudan"/>
+            <w:listItem w:displayText="Syrian Arab Republic" w:value="Syrian Arab Republic"/>
+            <w:listItem w:displayText="Tajikistan" w:value="Tajikistan"/>
+            <w:listItem w:displayText="Tanzania" w:value="Tanzania"/>
+            <w:listItem w:displayText="Timor-Leste" w:value="Timor-Leste"/>
+            <w:listItem w:displayText="Togo" w:value="Togo"/>
+            <w:listItem w:displayText="Tunisia" w:value="Tunisia"/>
+            <w:listItem w:displayText="Uganda" w:value="Uganda"/>
+            <w:listItem w:displayText="Uzbekistan" w:value="Uzbekistan"/>
+            <w:listItem w:displayText="Vanuatu" w:value="Vanuatu"/>
+            <w:listItem w:displayText="Venezuela" w:value="Venezuela"/>
+            <w:listItem w:displayText="West Bank and Gaza" w:value="West Bank and Gaza"/>
+            <w:listItem w:displayText="Yemen" w:value="Yemen"/>
+            <w:listItem w:displayText="Zambia" w:value="Zambia"/>
+            <w:listItem w:displayText="Zimbabwe" w:value="Zimbabwe"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000F6458" w:rsidRPr="000F6458">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Choose your country of headquarters</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="45496BC9" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0415F071" w14:textId="4D216F82" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>:</w:t>
+        <w:t>Duration of Membership:</w:t>
       </w:r>
       <w:r w:rsidR="006A4FC7">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-805161365"/>
           <w:placeholder>
             <w:docPart w:val="B568767BB2E94AB5A96D249C63EE14A0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Standard 3 year" w:value="Standard 3 year"/>
             <w:listItem w:displayText="Non-standard Annual" w:value="Non-standard Annual"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003B4237" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>Choose a m</w:t>
           </w:r>
           <w:r w:rsidR="003B4237" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>embership duration</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7C8A5CF4" w14:textId="77777777" w:rsidR="00C84A12" w:rsidRDefault="00C84A12" w:rsidP="00603579">
-[...7 lines deleted...]
-    <w:p w14:paraId="630FC5CC" w14:textId="6D695262" w:rsidR="006E421B" w:rsidRPr="008A31E8" w:rsidRDefault="00C84A12" w:rsidP="00603579">
+    <w:p w14:paraId="49A77CB4" w14:textId="18995368" w:rsidR="001A4955" w:rsidRPr="008A31E8" w:rsidRDefault="001A4955" w:rsidP="001A4955">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A31E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>** Standard membership is for a three-year period.  If annual membership is chosen a surcharge will apply.  Membership fees will be pro-rated if joining during the membership year.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="763B126C" w14:textId="77777777" w:rsidR="00C84A12" w:rsidRDefault="00C84A12" w:rsidP="00603579">
+        <w:t>Standard membership is for a three-year period.  If annual membership is chosen a surcharge will apply.  Membership fees will be pro-rated if joining during the membership year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8A5CF4" w14:textId="77777777" w:rsidR="00C84A12" w:rsidRDefault="00C84A12" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B58FFD" w14:textId="1388CD9A" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
+    <w:p w14:paraId="43EC4750" w14:textId="385DB3C5" w:rsidR="00ED694F" w:rsidRDefault="006E421B" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Start Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:rPr>
           <w:id w:val="100379431"/>
           <w:placeholder>
             <w:docPart w:val="BAB4D97F0F9C4A54BB6CEB2715AA17DA"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00565D15" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>Select</w:t>
           </w:r>
           <w:r w:rsidR="00D3651C" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00F600C2" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t xml:space="preserve">start </w:t>
           </w:r>
           <w:r w:rsidR="0065740F" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>d</w:t>
           </w:r>
           <w:r w:rsidR="00D3651C" w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>ate</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1A7C5C74" w14:textId="38D965EF" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
+    <w:p w14:paraId="5E0AED91" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...134 lines deleted...]
-    <w:p w14:paraId="66730B89" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4">
+    <w:p w14:paraId="308D588F" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C4114C" w14:textId="3B284BBA" w:rsidR="00AC3C1D" w:rsidRPr="005C5966" w:rsidRDefault="00AC3C1D" w:rsidP="00AC3C1D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="007C6F"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
+        <w:ind w:right="-115"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5966">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SECTION </w:t>
+      </w:r>
       <w:r>
-        <w:t>(if different from above)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2359FF36" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00603579">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5966">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Applicant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Statements*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F98A1A" w14:textId="77777777" w:rsidR="00AC3C1D" w:rsidRPr="008A31E8" w:rsidRDefault="00AC3C1D" w:rsidP="00AC3C1D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A31E8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*This information may be used in publicity material announcing your membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C53693F" w14:textId="77777777" w:rsidR="00AC3C1D" w:rsidRDefault="00AC3C1D" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3E6814" w14:textId="34441D0D" w:rsidR="006E421B" w:rsidRDefault="00650EC5" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D54287E" wp14:editId="2A12C5C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
@@ -944,79 +1092,79 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="644D0FA4" w14:textId="404881DC" w:rsidR="00650EC5" w:rsidRDefault="00650EC5"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D54287E" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.25pt;width:457.75pt;height:21.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBC8VPgIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjp2k6U14hRdug4D&#10;ugvQ7gMYWY6FSaImKbG7rx8lp222vQ17EcSLDslDUqur0Wh2kD4otA0vz2acSSuwVXbX8G8Pt28u&#10;OAsRbAsarWz4owz8av361WpwtaywR91KzwjEhnpwDe9jdHVRBNFLA+EMnbRk7NAbiCT6XdF6GAjd&#10;6KKazd4WA/rWeRQyBNLeTEa+zvhdJ0X80nVBRqYbTrnFfPp8btNZrFdQ7zy4XoljGvAPWRhQloI+&#10;Q91ABLb36i8oo4THgF08E2gK7DolZK6Bqilnf1Rz34OTuRYiJ7hnmsL/gxWfD189U23Dq3LJmQVD&#10;TXqQY2TvcGRV4mdwoSa3e0eOcSQ19TnXGtwdiu+BWdz0YHfy2nscegkt5Veml8XJ0wknJJDt8Alb&#10;CgP7iBlo7LxJ5BEdjNCpT4/PvUmpCFIuLsrzebXgTJCtWpblfJFDQP302vkQP0g0LF0a7qn3GR0O&#10;dyGmbKB+cknBAmrV3iqts5DmTW60ZwegSdnupgr13lCqk265mM2O8wLa9TBpz0mZtYSehzaB5Fi/&#10;4WvLhoZfLqiAFM5iCpxnz6hIC6CVafhFwjqGSDS+t212iaD0dKcg2h55TVROpMZxO+YWZtIT51ts&#10;H4loj9O8037SpUf/k7OBZr3h4ccevORMf7TUrMtyPk/LkYX5YlmR4E8t21MLWEFQDY+cTddNzAuV&#10;eXTX1NRblfl+yeSYMs1wpua4b2lJTuXs9fIrrH8BAAD//wMAUEsDBBQABgAIAAAAIQAdjFxD3gAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUa2kJDNhUC5UK5UCLg6MSL&#10;ExGvQ+y24e8xJ7jtaEYzb/PNZHtxoNF3jhHmswQEceN0xwaheikvb0D4oFir3jEhfJOHTXF6kqtM&#10;uyM/02EXjIgl7DOF0IYwZFL6piWr/MwNxNH7cKNVIcrRSD2qYyy3vUyTZCWt6jgutGqg+5aaz93e&#10;Irz6hXEXVV0+PLry6cuki7dq+454fjbd3YIINIW/MPziR3QoIlPt9qy96BHiIwHharUEEd31fBmP&#10;GuF6nYIscvkfv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxAQvFT4CAABdBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHYxcQ94AAAAGAQAA&#10;DwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="7D54287E" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.25pt;width:457.75pt;height:21.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zXrKQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTdrxVlts01V&#10;aXuRtv0AjHGMCgwFEjv9+h2wN5u2b1Vf0FzgzMyZw/p20IochfMSTEWLWU6JMBwaafYV/f5t92ZF&#10;iQ/MNEyBERU9CU9vN69frXtbijl0oBrhCIIYX/a2ol0ItswyzzuhmZ+BFQaTLTjNArpunzWO9Yiu&#10;VTbP87dZD66xDrjwHqP3Y5JuEn7bCh6+tK0XgaiKYm8hnS6ddTyzzZqVe8dsJ/nUBvuHLjSTBoue&#10;oe5ZYOTg5F9QWnIHHtow46AzaFvJRZoBpynyP6Z57JgVaRYkx9szTf7/wfLPx0f71ZEwvIMBF5iG&#10;8PYB+A9PDGw7ZvbizjnoO8EaLFxEyrLe+nJ6Gqn2pY8gdf8JGlwyOwRIQEPrdGQF5ySIjgs4nUkX&#10;QyAcg8tVcbWYLynhmJtfF8VimUqw8vm1dT58EKBJNCrqcKkJnR0ffIjdsPL5SizmQclmJ5VKThSS&#10;2CpHjgwlUO/HCdVBY6tj7HqZ55MQmLIdG6NXGExRRE9qjCCp1m/4ypC+ojdLHCCWMxALJ1FpGVDZ&#10;SuqKriLWVCLS+N406UpgUo02FlFm4jVSOZIahnogsplIjzTX0JyQaAejkPHjodGB+0VJjyKuqP95&#10;YE5Qoj4aXNZNsVhE1Sdnsbyeo+MuM/VlhhmOUBUNlIzmNqSfkni0d7jUnUx8v3QytYziTNRMHymq&#10;/9JPt16+++YJAAD//wMAUEsDBBQABgAIAAAAIQAdjFxD3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcEHUa2kJDNhUC5UK5UCLg6MSLExGvQ+y24e8xJ7jtaEYzb/PNZHtx&#10;oNF3jhHmswQEceN0xwaheikvb0D4oFir3jEhfJOHTXF6kqtMuyM/02EXjIgl7DOF0IYwZFL6piWr&#10;/MwNxNH7cKNVIcrRSD2qYyy3vUyTZCWt6jgutGqg+5aaz93eIrz6hXEXVV0+PLry6cuki7dq+454&#10;fjbd3YIINIW/MPziR3QoIlPt9qy96BHiIwHharUEEd31fBmPGuF6nYIscvkfv/gBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAXd816ykCAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAHYxcQ94AAAAGAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="644D0FA4" w14:textId="404881DC" w:rsidR="00650EC5" w:rsidRDefault="00650EC5"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00565D15">
         <w:t>Please give a b</w:t>
       </w:r>
       <w:r w:rsidR="006E421B">
         <w:t>rief statement indicating your interest in digital preservation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318C5CD6" w14:textId="1CA30002" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35495BFC" w14:textId="0560202E" w:rsidR="00565D15" w:rsidRDefault="00E054E4" w:rsidP="00603579">
+    <w:p w14:paraId="35495BFC" w14:textId="4F83D4EE" w:rsidR="00565D15" w:rsidRDefault="00E054E4" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E1003C7" wp14:editId="29315B1D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>243637</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5813425" cy="271145"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Text Box 2"/>
@@ -1050,76 +1198,82 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="241DE849" w14:textId="38AABA73" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7E1003C7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:19.2pt;width:457.75pt;height:21.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgopTpPAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjp2k7U16hRduw4D&#10;ugvQ7gMYWY6FSaImKbG7rx8lu2m2vQ17EcSLDslDUpdXo9FsL31QaBteniw4k1Zgq+y24d8e796c&#10;cxYi2BY0WtnwJxn41fr1q8vB1bLCHnUrPSMQG+rBNbyP0dVFEUQvDYQTdNKSsUNvIJLot0XrYSB0&#10;o4tqsXhbDOhb51HIEEh7Oxn5OuN3nRTxS9cFGZluOOUW8+nzuUlnsb6EeuvB9UrMacA/ZGFAWQp6&#10;gLqFCGzn1V9QRgmPAbt4ItAU2HVKyFwDVVMu/qjmoQcncy1ETnAHmsL/gxWf9189U23DK84sGGrR&#10;oxwje4cjqxI7gws1OT04cosjqanLudLg7lF8D8ziTQ92K6+9x6GX0FJ2ZXpZHD2dcEIC2QyfsKUw&#10;sIuYgcbOm0QdkcEInbr0dOhMSkWQcnVeni6rFWeCbNVZWS5XOQTUz6+dD/GDRMPSpeGeOp/RYX8f&#10;YsoG6meXFCygVu2d0joLadrkjfZsDzQnm+1Uod4ZSnXSna0Wi3laQLseJu0pKbOW0PPIJpAc6zd8&#10;bdnQ8IsVFZDCWUyB8+QZFWn8tTINP09Yc4hE43vbZpcISk93CqLtzGuiciI1jptxbiD5J8432D4R&#10;0R6naaftpEuP/idnA016w8OPHXjJmf5oqVkX5XKZViMLy9VZRYI/tmyOLWAFQTU8cjZdb2Jep8yj&#10;u6am3qnM90smc8o0wZmaedvSihzL2evlT1j/AgAA//8DAFBLAwQUAAYACAAAACEAA1TQzN4AAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WLahUobRB6N0XDRXqxEPS7wXIjs&#10;W2S3Lf5715MeJzOZ+SbfzmYQR5pcbxkhXkYgiBvb9qwRqpdykYJwXnGrBsuE8E0OtsX5Wa6y1p74&#10;mY57r0UoYZcphM77MZPSNR0Z5ZZ2JA7eh52M8kFOWraTOoVyM8hVFG2kUT2HhU6NdN9R87k/GIRX&#10;l2h7VdXlw6Mtd196lbxVT++Ilxfz3S0IT7P/C8MvfkCHIjDV9sCtEwNCOOIRrtMERHBv4vUaRI2Q&#10;xjHIIpf/8YsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOCilOk8AgAAWwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAANU0MzeAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="7E1003C7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:19.2pt;width:457.75pt;height:21.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqAfcqKwIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTdrxVlts01V&#10;aXuRtv0AjHGMCgwFEjv9+h2wN5u2b1Vf0FzgzMyZw/p20IochfMSTEWLWU6JMBwaafYV/f5t92ZF&#10;iQ/MNEyBERU9CU9vN69frXtbijl0oBrhCIIYX/a2ol0ItswyzzuhmZ+BFQaTLTjNArpunzWO9Yiu&#10;VTbP87dZD66xDrjwHqP3Y5JuEn7bCh6+tK0XgaiKYm8hnS6ddTyzzZqVe8dsJ/nUBvuHLjSTBoue&#10;oe5ZYOTg5F9QWnIHHtow46AzaFvJRZoBpynyP6Z57JgVaRYkx9szTf7/wfLPx0f71ZEwvIMBF5iG&#10;8PYB+A9PDGw7ZvbizjnoO8EaLFxEyrLe+nJ6Gqn2pY8gdf8JGlwyOwRIQEPrdGQF5ySIjgs4nUkX&#10;QyAcg8tVcbWYLynhmJtfF8VimUqw8vm1dT58EKBJNCrqcKkJnR0ffIjdsPL5SizmQclmJ5VKThSS&#10;2CpHjgwlUO/HCdVBY6tj7HqZ55MQmLIdG6NXGExRRE9qjCCp1m/4ypC+ojdLHCCWMxALJ1FpGVDZ&#10;SuqKriLWVCLS+N406UpgUo02FlFm4jVSOZIahnogskFaIiOR5hqaExLtYBQyfjw0OnC/KOlRxBX1&#10;Pw/MCUrUR4PLuikWi6j65CyW13N03GWmvswwwxGqooGS0dyG9FMSj/YOl7qTie+XTqaWUZyJmukj&#10;RfVf+unWy3ffPAEAAP//AwBQSwMEFAAGAAgAAAAhAANU0MzeAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPg0AUhO8m/ofNM/Fi2oVKG0QejdFw0V6sRD0u8FyI7Ftkty3+e9eTHiczmfkm385m&#10;EEeaXG8ZIV5GIIgb2/asEaqXcpGCcF5xqwbLhPBNDrbF+Vmustae+JmOe69FKGGXKYTO+zGT0jUd&#10;GeWWdiQO3oedjPJBTlq2kzqFcjPIVRRtpFE9h4VOjXTfUfO5PxiEV5doe1XV5cOjLXdfepW8VU/v&#10;iJcX890tCE+z/wvDL35AhyIw1fbArRMDQjjiEa7TBERwb+L1GkSNkMYxyCKX//GLHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBqAfcqKwIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADVNDM3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="241DE849" w14:textId="38AABA73" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00565D15">
-        <w:t>Please give a brief outline of the challenges you currently have or foresee:</w:t>
+        <w:t xml:space="preserve">Please give a brief outline of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009713AF">
+        <w:t xml:space="preserve">digital preservation </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D15">
+        <w:t>challenges you currently have or foresee:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300BF945" w14:textId="3A1BF274" w:rsidR="00565D15" w:rsidRDefault="00565D15" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5236E9F2" w14:textId="7C09C04A" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4">
+    <w:p w14:paraId="5236E9F2" w14:textId="74E039F1" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FB9DC4E" wp14:editId="38456BB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>230556</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5813425" cy="271145"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 2"/>
@@ -1153,98 +1307,105 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2B00AA97" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1FB9DC4E" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.15pt;width:457.75pt;height:21.35pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9VFK0PQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjrOZWmNOEWXrsOA&#10;7gK0+wBGlmNhkqhJSuzs60fJaRZsb8NeBImkDw8PSa9uB6PZQfqg0Na8vJpwJq3ARtldzb89P7y5&#10;5ixEsA1otLLmRxn47fr1q1XvKjnFDnUjPSMQG6re1byL0VVFEUQnDYQrdNKSs0VvINLT74rGQ0/o&#10;RhfTyeRt0aNvnEchQyDr/ejk64zftlLEL20bZGS65sQt5tPnc5vOYr2CaufBdUqcaMA/sDCgLCU9&#10;Q91DBLb36i8oo4THgG28EmgKbFslZK6Bqiknf1Tz1IGTuRYSJ7izTOH/wYrPh6+eqYZ6x5kFQy16&#10;lkNk73Bg06RO70JFQU+OwuJA5hSZKg3uEcX3wCxuOrA7eec99p2EhtiV6cvi4tMRJySQbf8JG0oD&#10;+4gZaGi9SYAkBiN06tLx3JlERZBxcV3O5tMFZ4J802VZzhc5BVQvXzsf4geJhqVLzT11PqPD4THE&#10;xAaql5DMHrVqHpTW+ZGmTW60ZwegOdnuxgr13hDV0bZcTCanaQHtOhitMzJmK6HnkU0gOVe4xNeW&#10;9TW/WVABKZ3FlDhPnlGRxl8rU/PrhHVKkWR8b5scEkHp8U5JtD3pmqQcRY3DdsgNnL20a4vNkYT2&#10;OE47bSddOvQ/Oetp0msefuzBS870R0vNuinn87Qa+TFfLKf08Jee7aUHrCComkfOxusm5nXKOro7&#10;auqDynqn7o9MTpRpgrM0p21LK3L5zlG//wnrXwAAAP//AwBQSwMEFAAGAAgAAAAhABB9KP7dAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdfpPQzYVAuUCXGgj4OjEixMR&#10;r0PstuHtMSc4jmY08022HW0njjT41jHCdJKAIK6dbtkglPvi+gaED4q16hwTwjd52ObnZ5lKtTvx&#10;Cx13wYhYwj5VCE0IfSqlrxuyyk9cTxy9DzdYFaIcjNSDOsVy28lZkqykVS3HhUb1dN9Q/bk7WIRX&#10;vzDuqqyKh0dXPH+Z2eKtfHpHvLwY725BBBrDXxh+8SM65JGpcgfWXnQI8UhAmK/mIKK7mS6XICqE&#10;9SYBmWfyP37+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP1UUrQ9AgAAWwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABB9KP7dAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="1FB9DC4E" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.15pt;width:457.75pt;height:21.35pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4tpncKwIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRtQ7tR09XSpQhp&#10;uUgLH+A4TmPheIztNilfv2Mn2y3whnix5mKfmTlzvLkdOkVOwjoJuqTZLKVEaA611IeSfv+2f7Om&#10;xHmma6ZAi5KehaO329evNr0pxBxaULWwBEG0K3pT0tZ7UySJ463omJuBERqTDdiOeXTtIakt6xG9&#10;U8k8Td8mPdjaWODCOYzej0m6jfhNI7j/0jROeKJKir35eNp4VuFMthtWHCwzreRTG+wfuuiY1Fj0&#10;AnXPPCNHK/+C6iS34KDxMw5dAk0juYgz4DRZ+sc0jy0zIs6C5Dhzocn9P1j++fRovlrih3cw4ALj&#10;EM48AP/hiIZdy/RB3FkLfStYjYWzQFnSG1dMTwPVrnABpOo/QY1LZkcPEWhobBdYwTkJouMCzhfS&#10;xeAJx2C+zhbLeU4Jx9x8lWXLPJZgxfNrY53/IKAjwSipxaVGdHZ6cD50w4rnK6GYAyXrvVQqOkFI&#10;YqcsOTGUQHUYJ1THDlsdY6s8TSchMGVaNkYXGIxRRI9qDCCx1m/4SpO+pDc5DhDKaQiFo6g66VHZ&#10;SnYlXQesqUSg8b2u4xXPpBptLKL0xGugciTVD9VAZF3SRWAk0FxBfUaiLYxCxo+HRgv2FyU9irik&#10;7ueRWUGJ+qhxWTfZchlUH51lvpqjY68z1XWGaY5QJfWUjObOx58SeTR3uNS9jHy/dDK1jOKM1Ewf&#10;Kaj/2o+3Xr779gkAAP//AwBQSwMEFAAGAAgAAAAhABB9KP7dAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SFwQdfpPQzYVAuUCXGgj4OjEixMRr0PstuHtMSc4jmY08022HW0n&#10;jjT41jHCdJKAIK6dbtkglPvi+gaED4q16hwTwjd52ObnZ5lKtTvxCx13wYhYwj5VCE0IfSqlrxuy&#10;yk9cTxy9DzdYFaIcjNSDOsVy28lZkqykVS3HhUb1dN9Q/bk7WIRXvzDuqqyKh0dXPH+Z2eKtfHpH&#10;vLwY725BBBrDXxh+8SM65JGpcgfWXnQI8UhAmK/mIKK7mS6XICqE9SYBmWfyP37+AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALi2mdwrAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABB9KP7dAAAABgEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2B00AA97" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Type</w:t>
       </w:r>
       <w:r w:rsidR="003B4237">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4237">
         <w:t xml:space="preserve">and volume </w:t>
       </w:r>
       <w:r>
-        <w:t>of information held:</w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="009713AF">
+        <w:t>digital material</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> held:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D311D83" w14:textId="5A410020" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D27C40" w14:textId="679FA235" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4">
+    <w:p w14:paraId="52D27C40" w14:textId="618D3792" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FF57C0A" wp14:editId="37A46ED7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>221615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5813425" cy="271145"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="6" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -1268,68 +1429,71 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0B478E80" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FF57C0A" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:17.45pt;width:457.75pt;height:21.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa43HwPgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhOk6Y16hRduwwD&#10;ugvQ7gMYWY6FSaImKbGzrx8lJ122vQ17ESSSPiTPIX1zOxjN9tIHhbbm5WTKmbQCG2W3Nf/6vH5z&#10;xVmIYBvQaGXNDzLw29XrVze9q+QMO9SN9IxAbKh6V/MuRlcVRRCdNBAm6KQlZ4veQKSn3xaNh57Q&#10;jS5m0+ll0aNvnEchQyDrw+jkq4zftlLEz20bZGS65lRbzKfP5yadxeoGqq0H1ylxLAP+oQoDylLS&#10;F6gHiMB2Xv0FZZTwGLCNE4GmwLZVQuYeqJty+kc3Tx04mXshcoJ7oSn8P1jxaf/FM9XU/JIzC4Yk&#10;epZDZG9xYLPETu9CRUFPjsLiQGZSOXca3COKb4FZvO/AbuWd99h3EhqqrkxfFmefjjghgWz6j9hQ&#10;GthFzEBD602ijshghE4qHV6USaUIMi6uyov5bMGZIN9sWZbzRU4B1elr50N8L9GwdKm5J+UzOuwf&#10;Q0zVQHUKSckCatWsldb5kaZN3mvP9kBzstmOHeqdoVJH23IxnR6nBbTrYLRekDFbCT2PbALJuX7D&#10;15b1Nb9eUAMpncWUOE+eUZHGXytT86uEdUyRaHxnmxwSQenxTkm0PfKaqBxJjcNmyALOT3JtsDkQ&#10;0R7HaaftpEuH/gdnPU16zcP3HXjJmf5gSazrcj5Pq5Ef88VyRg9/7tmce8AKgqp55Gy83se8TplH&#10;d0eirlXmO6k/VnIsmSY4U3PctrQi5+8c9eufsPoJAAD//wMAUEsDBBQABgAIAAAAIQBeC60h3gAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVa0paGbCoEygW4UCLg6MSL&#10;ExGvQ+y24e8xJziOZjTzJt9OthcHGn3nGGE+S0AQN053bBCql/LyGoQPirXqHRPCN3nYFqcnucq0&#10;O/IzHXbBiFjCPlMIbQhDJqVvWrLKz9xAHL0PN1oVohyN1KM6xnLby0WSrKRVHceFVg1011Lzudtb&#10;hFefGndR1eX9gyufvswifase3xHPz6bbGxCBpvAXhl/8iA5FZKrdnrUXPUI8EhCu0g2I6G7myyWI&#10;GmG9XoEscvkfv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmuNx8D4CAABbBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXgutId4AAAAGAQAA&#10;DwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="6FF57C0A" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:17.45pt;width:457.75pt;height:21.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFuwNyLAIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdhO1GTVdLlyKk&#10;5SItfIDjOI2F4zG226R8/Y6dbLfAG+LFmot9ZubM8fp27BU5Cusk6Ipmi5QSoTk0Uu8r+v3b7s2K&#10;EueZbpgCLSp6Eo7ebl6/Wg+mFEvoQDXCEgTRrhxMRTvvTZkkjneiZ24BRmhMtmB75tG1+6SxbED0&#10;XiXLNH2bDGAbY4EL5zB6PyXpJuK3reD+S9s64YmqKPbm42njWYcz2axZubfMdJLPbbB/6KJnUmPR&#10;M9Q984wcrPwLqpfcgoPWLzj0CbSt5CLOgNNk6R/TPHbMiDgLkuPMmSb3/2D55+Oj+WqJH9/BiAuM&#10;QzjzAPyHIxq2HdN7cWctDJ1gDRbOAmXJYFw5Pw1Uu9IFkHr4BA0umR08RKCxtX1gBeckiI4LOJ1J&#10;F6MnHIPFKrvKlwUlHHPL6yzLi1iClc+vjXX+g4CeBKOiFpca0dnxwfnQDSufr4RiDpRsdlKp6AQh&#10;ia2y5MhQAvV+mlAdemx1il0XaToLgSnTsSl6hcEYRfSoxgASa/2GrzQZKnpT4AChnIZQOIqqlx6V&#10;rWRf0VXAmksEGt/rJl7xTKrJxiJKz7wGKidS/ViPRDYVzQMjgeYamhMSbWESMn48NDqwvygZUMQV&#10;dT8PzApK1EeNy7rJ8jyoPjp5cb1Ex15m6ssM0xyhKuopmcytjz8l8mjucKk7Gfl+6WRuGcUZqZk/&#10;UlD/pR9vvXz3zRMAAAD//wMAUEsDBBQABgAIAAAAIQBeC60h3gAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVa0paGbCoEygW4UCLg6MSLExGvQ+y24e8xJziOZjTzJt9O&#10;thcHGn3nGGE+S0AQN053bBCql/LyGoQPirXqHRPCN3nYFqcnucq0O/IzHXbBiFjCPlMIbQhDJqVv&#10;WrLKz9xAHL0PN1oVohyN1KM6xnLby0WSrKRVHceFVg1011LzudtbhFefGndR1eX9gyufvswifase&#10;3xHPz6bbGxCBpvAXhl/8iA5FZKrdnrUXPUI8EhCu0g2I6G7myyWIGmG9XoEscvkfv/gBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEARbsDciwCAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXgutId4AAAAGAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0B478E80" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00802FD4"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003B4237">
         <w:t>Types and v</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">olume of information </w:t>
+        <w:t xml:space="preserve">olume of </w:t>
+      </w:r>
+      <w:r w:rsidR="009713AF">
+        <w:t xml:space="preserve">digital material </w:t>
       </w:r>
       <w:r w:rsidR="003B4237">
         <w:t>expected in the next three years</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA5F04D" w14:textId="77777777" w:rsidR="00802FD4" w:rsidRDefault="00802FD4" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FF076CB" w14:textId="5BBCCA0A" w:rsidR="006E421B" w:rsidRDefault="00E054E4" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1380,88 +1544,88 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2F3FADB5" w14:textId="08BFAC57" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7CFD1046" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:1.15pt;margin-top:19.35pt;width:457.75pt;height:21.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYkJYhPQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhOk6U16hRduwwD&#10;ugvQ7gMYWY6FSaImKbGzrx8lp2m2vQ17EcSLDslDUtc3g9FsL31QaGteTqacSSuwUXZb829P6zeX&#10;nIUItgGNVtb8IAO/Wb1+dd27Ss6wQ91IzwjEhqp3Ne9idFVRBNFJA2GCTloytugNRBL9tmg89IRu&#10;dDGbTt8WPfrGeRQyBNLej0a+yvhtK0X80rZBRqZrTrnFfPp8btJZrK6h2npwnRLHNOAfsjCgLAU9&#10;Qd1DBLbz6i8oo4THgG2cCDQFtq0SMtdA1ZTTP6p57MDJXAuRE9yJpvD/YMXn/VfPVFPzC84sGGrR&#10;kxwie4cDmyV2ehcqcnp05BYHUlOXc6XBPaD4HpjFuw7sVt56j30noaHsyvSyOHs64oQEsuk/YUNh&#10;YBcxAw2tN4k6IoMROnXpcOpMSkWQcnFZXsxnC84E2WbLspwvcgionl87H+IHiYalS809dT6jw/4h&#10;xJQNVM8uKVhArZq10joLadrknfZsDzQnm+1Yod4ZSnXULRfT6XFaQLsORu0FKbOW0PPIJpAc6zd8&#10;bVlf86sFFZDCWUyB8+QZFWn8tTI1v0xYxxCJxve2yS4RlB7vFETbI6+JypHUOGyG3MDMSOJ8g82B&#10;iPY4TjttJ1069D8562nSax5+7MBLzvRHS826KufztBpZmC+WMxL8uWVzbgErCKrmkbPxehfzOmUe&#10;3S01da0y3y+ZHFOmCc7UHLctrci5nL1e/oTVLwAAAP//AwBQSwMEFAAGAAgAAAAhAE2Mm0TeAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAUhO8m/ofmmXgxboElLiKPjdFwUS+uRD0WeBYi&#10;fUXa3cV/bz3pcTKTmW+K7WJGcaDZDZYR4lUEgri13cAaoX6pLjMQzivu1GiZEL7JwbY8PSlU3tkj&#10;P9Nh57UIJexyhdB7P+VSurYno9zKTsTB+7CzUT7IWctuVsdQbkaZRNGVNGrgsNCrie56aj93e4Pw&#10;6lJtL+qmun+w1dOXTtK3+vEd8fxsub0B4Wnxf2H4xQ/oUAamxu65c2JESNYhiLDONiCCfR1vwpMG&#10;IYtTkGUh//OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYkJYhPQIAAFsEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBNjJtE3gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAJcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="7CFD1046" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:1.15pt;margin-top:19.35pt;width:457.75pt;height:21.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXDG2EKwIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTdrxVlts01V&#10;aXuRtv0AjHGMCgwFEjv9+h2wN5u2b1Vf0FzgzMyZw/p20IochfMSTEWLWU6JMBwaafYV/f5t92ZF&#10;iQ/MNEyBERU9CU9vN69frXtbijl0oBrhCIIYX/a2ol0ItswyzzuhmZ+BFQaTLTjNArpunzWO9Yiu&#10;VTbP87dZD66xDrjwHqP3Y5JuEn7bCh6+tK0XgaiKYm8hnS6ddTyzzZqVe8dsJ/nUBvuHLjSTBoue&#10;oe5ZYOTg5F9QWnIHHtow46AzaFvJRZoBpynyP6Z57JgVaRYkx9szTf7/wfLPx0f71ZEwvIMBF5iG&#10;8PYB+A9PDGw7ZvbizjnoO8EaLFxEyrLe+nJ6Gqn2pY8gdf8JGlwyOwRIQEPrdGQF5ySIjgs4nUkX&#10;QyAcg8tVcbWYLynhmJtfF8VimUqw8vm1dT58EKBJNCrqcKkJnR0ffIjdsPL5SizmQclmJ5VKThSS&#10;2CpHjgwlUO/HCdVBY6tj7HqZ55MQmLIdG6NXGExRRE9qjCCp1m/4ypC+ojdLHCCWMxALJ1FpGVDZ&#10;SuqKriLWVCLS+N406UpgUo02FlFm4jVSOZIahnogskGOIiOR5hqaExLtYBQyfjw0OnC/KOlRxBX1&#10;Pw/MCUrUR4PLuikWi6j65CyW13N03GWmvswwwxGqooGS0dyG9FMSj/YOl7qTie+XTqaWUZyJmukj&#10;RfVf+unWy3ffPAEAAP//AwBQSwMEFAAGAAgAAAAhAE2Mm0TeAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPhDAUhO8m/ofmmXgxboElLiKPjdFwUS+uRD0WeBYifUXa3cV/bz3pcTKTmW+K7WJG&#10;caDZDZYR4lUEgri13cAaoX6pLjMQzivu1GiZEL7JwbY8PSlU3tkjP9Nh57UIJexyhdB7P+VSurYn&#10;o9zKTsTB+7CzUT7IWctuVsdQbkaZRNGVNGrgsNCrie56aj93e4Pw6lJtL+qmun+w1dOXTtK3+vEd&#10;8fxsub0B4Wnxf2H4xQ/oUAamxu65c2JESNYhiLDONiCCfR1vwpMGIYtTkGUh//OXPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCXDG2EKwIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBNjJtE3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19789f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2F3FADB5" w14:textId="08BFAC57" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E421B">
         <w:t xml:space="preserve">What benefits </w:t>
       </w:r>
       <w:r w:rsidR="00565D15">
         <w:t xml:space="preserve">would you </w:t>
       </w:r>
       <w:r w:rsidR="00E541BF">
         <w:t xml:space="preserve">most </w:t>
       </w:r>
       <w:r w:rsidR="005C5966">
         <w:t xml:space="preserve">value </w:t>
       </w:r>
       <w:r w:rsidR="006E421B">
         <w:t>from the DPC?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C97BC3" w14:textId="12302309" w:rsidR="006E421B" w:rsidRDefault="006E421B" w:rsidP="00603579">
+    <w:p w14:paraId="03A66A9A" w14:textId="77777777" w:rsidR="009713AF" w:rsidRDefault="009713AF" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783211E1" w14:textId="516E98A5" w:rsidR="00197B75" w:rsidRDefault="00197B75" w:rsidP="00603579">
+    <w:p w14:paraId="783211E1" w14:textId="0199C851" w:rsidR="00197B75" w:rsidRDefault="00197B75" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>What would you like to offer to the DPC?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9F3E04" w14:textId="21C960AE" w:rsidR="00197B75" w:rsidRDefault="00647964" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="145C907A" wp14:editId="2A81F6AE">
@@ -1506,51 +1670,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="46599E8A" w14:textId="3C4341EC" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="145C907A" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:33.65pt;width:457.75pt;height:21.35pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6+3tcPwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvoyp02MOkXXLsOA&#10;7gK0+wBFlmNhkqhJSuzs60vJTpdtb8NeBImkDw8PSV/fjFqRg3BegmlocZFTIgyHVppdQ789bd4s&#10;KfGBmZYpMKKhR+Hpzfr1q+vB1qKEHlQrHEEQ4+vBNrQPwdZZ5nkvNPMXYIVBZwdOs4BPt8taxwZE&#10;1yor8/wyG8C11gEX3qP1fnLSdcLvOsHDl67zIhDVUOQW0unSuY1ntr5m9c4x20s+02D/wEIzaTDp&#10;C9Q9C4zsnfwLSkvuwEMXLjjoDLpOcpFqwGqK/I9qHntmRaoFxfH2RSb//2D558NXR2Tb0IoSwzS2&#10;6EmMgbyDkZRRncH6GoMeLYaFEc3Y5VSptw/Av3ti4K5nZidunYOhF6xFdkX8Mjv7dMLxEWQ7fIIW&#10;07B9gAQ0dk5H6VAMgujYpeNLZyIVjsbFsnhblQtKOPrKq6KoFikFq09fW+fDBwGaxEtDHXY+obPD&#10;gw+RDatPITGZByXbjVQqPeK0iTvlyIHhnGx3U4Vqr5HqZLta5Pk8LUzZnk3WcrXMq5lIGtkIknL9&#10;hq8MGRq6WmABMZ2BmDhNnpYBx19J3dAlJjiliDK+N20KCUyq6Y4lKDPrGqWcRA3jdkwNvDy1awvt&#10;EYV2ME07bideenA/KRlw0hvqf+yZE5SojwabtSqqKq5GelSLqxIf7tyzPfcwwxGqoYGS6XoX0jol&#10;He0tNnUjk96x+xOTmTJOcJJm3ra4IufvFPXrn7B+BgAA//8DAFBLAwQUAAYACAAAACEAXVZYLd0A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KidogYa4lRVESxVB1KGjm78&#10;iCPs5xA7afj3mAnG053uvis3s7NswiF0niRkCwEMqfG6o1bC+/Hl7hFYiIq0sp5QwjcG2FTXV6Uq&#10;tL/QG051bFkqoVAoCSbGvuA8NAadCgvfIyXvww9OxSSHlutBXVK5s3wpRM6d6igtGNXjzmDzWY9O&#10;wuEUn/P9/mjr8Wtnlmp7eJ2ilvL2Zt4+AYs4x78w/OIndKgS09mPpAOzEtKRKCF/uAeW3HW2WgE7&#10;p1gmBPCq5P/5qx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOvt7XD8CAABbBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXVZYLd0AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="145C907A" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:33.65pt;width:457.75pt;height:21.35pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv3TkTLQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ZTezex4qy22aaq&#10;tL1I234AwThGxQwFEjv9+h2wk03bt6oviGHgnJkzh9Xd0ClyFNZJ0BXNZiklQnOopd5X9Pu37ZsF&#10;Jc4zXTMFWlT0JBy9W79+tepNKebQgqqFJQiiXdmbirbemzJJHG9Fx9wMjNCYbMB2zGNo90ltWY/o&#10;nUrmaXqT9GBrY4EL5/D0YUzSdcRvGsH9l6ZxwhNVUazNx9XGdRfWZL1i5d4y00o+lcH+oYqOSY2k&#10;F6gH5hk5WPkXVCe5BQeNn3HoEmgayUXsAbvJ0j+6eWqZEbEXFMeZi0zu/8Hyz8cn89USP7yDAQcY&#10;m3DmEfgPRzRsWqb34t5a6FvBaiTOgmRJb1w5PQ1Su9IFkF3/CWocMjt4iEBDY7ugCvZJEB0HcLqI&#10;LgZPOB4Wi+xtPi8o4Zib32ZZXkQKVp5fG+v8BwEdCZuKWhxqRGfHR+dDNaw8XwlkDpSst1KpGAQj&#10;iY2y5MjQArv92KE6dFjqeHZbpOlkBKZMy8bT+XKR5lMh0Y0BJHL9hq806Su6LLCBQKchEEdTddKj&#10;s5XsKrpAgjNFkPG9ruMVz6Qa99iC0pOuQcpRVD/sBiLrit6EQoLMO6hPKLSF0cj48XDTgv1FSY8m&#10;rqj7eWBWUKI+ahzWMsvz4PoY5MXtHAN7ndldZ5jmCFVRT8m43fj4U6KO5h6HupVR75dKppLRnFGa&#10;6SMF91/H8dbLd18/AwAA//8DAFBLAwQUAAYACAAAACEAXVZYLd0AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KidogYa4lRVESxVB1KGjm78iCPs5xA7afj3mAnG053uvis3&#10;s7NswiF0niRkCwEMqfG6o1bC+/Hl7hFYiIq0sp5QwjcG2FTXV6UqtL/QG051bFkqoVAoCSbGvuA8&#10;NAadCgvfIyXvww9OxSSHlutBXVK5s3wpRM6d6igtGNXjzmDzWY9OwuEUn/P9/mjr8Wtnlmp7eJ2i&#10;lvL2Zt4+AYs4x78w/OIndKgS09mPpAOzEtKRKCF/uAeW3HW2WgE7p1gmBPCq5P/5qx8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAb905Ey0CAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXVZYLd0AAAAHAQAADwAAAAAAAAAAAAAAAACHBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19532f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="46599E8A" w14:textId="3C4341EC" w:rsidR="00E541BF" w:rsidRDefault="00E541BF" w:rsidP="00E541BF"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00197B75">
         <w:t>(e</w:t>
       </w:r>
       <w:r w:rsidR="00802FD4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00197B75">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00802FD4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00197B75">
@@ -1655,119 +1819,137 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0E6EC3DC" w14:textId="77777777" w:rsidR="009E321A" w:rsidRDefault="009E321A" w:rsidP="009E321A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="174C2350" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:31.95pt;width:457.75pt;height:21.35pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnDb0BPQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviyZEmNOkXXLsOA&#10;7gK0+wBalmNhuk1SYndfX0p22mx7G/YiSCR9eHhI+vJqVJIcufPC6JoWi5wSrplphd7X9PvD7s2G&#10;Eh9AtyCN5jV95J5ebV+/uhxsxUvTG9lyRxBE+2qwNe1DsFWWedZzBX5hLNfo7IxTEPDp9lnrYEB0&#10;JbMyz99lg3GtdYZx79F6OznpNuF3HWfha9d5HoisKXIL6XTpbOKZbS+h2juwvWAzDfgHFgqExqTP&#10;ULcQgByc+AtKCeaMN11YMKMy03WC8VQDVlPkf1Rz34PlqRYUx9tnmfz/g2Vfjt8cEW1N15RoUNii&#10;Bz4G8t6MpIzqDNZXGHRvMSyMaMYup0q9vTPshyfa3PSg9/zaOTP0HFpkV8Qvs7NPJxwfQZrhs2kx&#10;DRyCSUBj51SUDsUgiI5denzuTKTC0LjaFG+X5YoShr5yXRTLVUoB1elr63z4yI0i8VJTh51P6HC8&#10;8yGygeoUEpN5I0W7E1KmR5w2fiMdOQLOSbOfKpQHhVQn23qV5/O0gLQ9TNbyYpMvZyJpZCNIyvUb&#10;vtRkqOnFCguI6bSJidPkKRFw/KVQNd1gglOKKOMH3aaQAEJOdyxB6lnXKOUkahibcW4gxkfNG9M+&#10;otDOTNOO24mX3rhflAw46TX1Pw/gOCXyk8ZmXRTLZVyN9Fiu1iU+3LmnOfeAZghV00DJdL0JaZ2S&#10;jvYam7oTSe8XJjNlnOAkzbxtcUXO3ynq5Z+wfQIAAP//AwBQSwMEFAAGAAgAAAAhAE87+vbdAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNio06JaNMSpqiJYqg6kDIyvsYkj&#10;YjvEL2n49zwmGE93uvuu2M6+E5MdUhuDhuUiA2FDHU0bGg1vp+e7BxCJMBjsYrAavm2CbXl9VWBu&#10;4iW82qmiRnBJSDlqcER9LmWqnfWYFrG3gb2POHgklkMjzYAXLvedXGWZkh7bwAsOe7t3tv6sRq/h&#10;+E5P6nA4ddX4tXcr3B1fJjJa397Mu0cQZGf6C8MvPqNDyUznOAaTRKeBj5AGdb8Bwe5muV6DOHMs&#10;UwpkWcj//OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACcNvQE9AgAAWwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE87+vbdAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
+              <v:shape w14:anchorId="174C2350" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:31.95pt;width:457.75pt;height:21.35pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9alflLAIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQloW3UdLV0KUJa&#10;LtLCB7iO01g4HmO7TcrXM3bSboE3xIvl8djnzJw5Xt8NnSInYZ0EXdFsllIiNIda6kNFv33dvVpS&#10;4jzTNVOgRUXPwtG7zcsX696UYg4tqFpYgiDalb2paOu9KZPE8VZ0zM3ACI3JBmzHPIb2kNSW9Yje&#10;qWSepm+SHmxtLHDhHJ4+jEm6ifhNI7j/3DROeKIqirX5uNq47sOabNasPFhmWsmnMtg/VNExqZH0&#10;CvXAPCNHK/+C6iS34KDxMw5dAk0juYg9YDdZ+kc3Ty0zIvaC4jhzlcn9P1j+6fRkvljih7cw4ABj&#10;E848Av/uiIZty/RB3FsLfStYjcRZkCzpjSunp0FqV7oAsu8/Qo1DZkcPEWhobBdUwT4JouMAzlfR&#10;xeAJx8Nimb3O5wUlHHPzRZblRaRg5eW1sc6/F9CRsKmoxaFGdHZ6dD5Uw8rLlUDmQMl6J5WKQTCS&#10;2CpLTgwtsD+MHapjh6WOZ4siTScjMGVaNp7OV8s0nwqJbgwgkes3fKVJX9FVgQ0EOg2BOJqqkx6d&#10;rWRX0SUSXCiCjO90Ha94JtW4xxaUnnQNUo6i+mE/EFlXdBEKCTLvoT6j0BZGI+PHw00L9iclPZq4&#10;ou7HkVlBifqgcVirLM+D62OQF4s5BvY2s7/NMM0RqqKeknG79fGnRB3NPQ51J6Pez5VMJaM5ozTT&#10;Rwruv43jrefvvvkFAAD//wMAUEsDBBQABgAIAAAAIQBPO/r23QAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI8xT8MwFIR3JP6D9ZDYqNOiWjTEqaoiWKoOpAyMr7GJI2I7xC9p+Pc8JhhPd7r7rtjO&#10;vhOTHVIbg4blIgNhQx1NGxoNb6fnuwcQiTAY7GKwGr5tgm15fVVgbuIlvNqpokZwSUg5anBEfS5l&#10;qp31mBaxt4G9jzh4JJZDI82AFy73nVxlmZIe28ALDnu7d7b+rEav4fhOT+pwOHXV+LV3K9wdXyYy&#10;Wt/ezLtHEGRn+gvDLz6jQ8lM5zgGk0SngY+QBnW/AcHuZrlegzhzLFMKZFnI//zlDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC9alflLAIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPO/r23QAAAAcBAAAPAAAAAAAAAAAAAAAAAIYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="#bfbfbf [2412]" stroked="f">
                 <v:fill opacity="19532f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0E6EC3DC" w14:textId="77777777" w:rsidR="009E321A" w:rsidRDefault="009E321A" w:rsidP="009E321A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009E321A" w:rsidRPr="00CF3904">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Finally, please add a brief statement/comment on joining the DPC. This statement may be cited in publicity material announcing your membership (subject to DPC Board approval).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D8218C" w14:textId="77B63B83" w:rsidR="009E321A" w:rsidRDefault="009E321A" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D53C6B" w14:textId="0CBE90CA" w:rsidR="00197B75" w:rsidRPr="005C5966" w:rsidRDefault="00197B75" w:rsidP="000142CE">
+    <w:p w14:paraId="37D53C6B" w14:textId="27B01976" w:rsidR="00197B75" w:rsidRPr="005C5966" w:rsidRDefault="00197B75" w:rsidP="000142CE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="007C6F"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:right="-115"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5966">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SECT</w:t>
       </w:r>
       <w:r w:rsidR="009D6BFA" w:rsidRPr="005C5966">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>IO</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5966">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>N 2 – Details of Applicant</w:t>
+        <w:t xml:space="preserve">N </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4955">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5966">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Details of Applicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFF563B" w14:textId="009B6D7D" w:rsidR="00197B75" w:rsidRDefault="00197B75" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131B3575" w14:textId="6A6E975E" w:rsidR="006A4FC7" w:rsidRPr="003335B4" w:rsidRDefault="006A4FC7" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DPC Representative/general</w:t>
@@ -1796,260 +1978,260 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0061730F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>to be shared with DPC members where appropriate, and with your permission</w:t>
       </w:r>
       <w:r w:rsidR="0061730F" w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9326" w:type="dxa"/>
         <w:tblInd w:w="-112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="4321"/>
+        <w:gridCol w:w="5929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="4EF0A76B" w14:textId="4A5C78FF" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="4EF0A76B" w14:textId="4A5C78FF" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="687E4381" w14:textId="0F0682B8" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589AAAF2" w14:textId="51CEEBBF" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="00758E01" w14:textId="409CFDBA" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="00758E01" w14:textId="409CFDBA" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0153A1DF" w14:textId="07D17456" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE8D0E" w14:textId="0A36D0BD" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="6FB78232" w14:textId="66362CAC" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="6FB78232" w14:textId="66362CAC" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38D5735D" w14:textId="0968B028" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="475CB37A" w14:textId="73F287AC" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="2AB79243" w14:textId="4A5E25DD" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00647964" w:rsidRPr="00647964" w14:paraId="2AB79243" w14:textId="4A5E25DD" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0AADB9" w14:textId="103AA8C1" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18DF6142" w14:textId="3A4BC759" w:rsidR="00647964" w:rsidRPr="00647964" w:rsidRDefault="00647964" w:rsidP="00AA4EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4EB3" w:rsidRPr="00647964" w14:paraId="53DB1267" w14:textId="4CA2EFE0" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00AA4EB3" w:rsidRPr="00647964" w14:paraId="53DB1267" w14:textId="4CA2EFE0" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61D20B7B" w14:textId="77777777" w:rsidR="00AA4EB3" w:rsidRPr="00647964" w:rsidRDefault="00AA4EB3" w:rsidP="00627EA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Postal address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F72D826" w14:textId="6C6DD351" w:rsidR="00AA4EB3" w:rsidRPr="00647964" w:rsidRDefault="00AA4EB3" w:rsidP="00627EA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="21D9487B" w14:textId="082B7089" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="00627EA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B4F5500" w14:textId="1D7C9B72" w:rsidR="006A4FC7" w:rsidRDefault="006A4FC7" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506431F7" w14:textId="16D0F149" w:rsidR="006A4FC7" w:rsidRPr="003335B4" w:rsidRDefault="006A4FC7" w:rsidP="00603579">
@@ -2068,1120 +2250,1354 @@
         </w:rPr>
         <w:t>Contact for digital preservation issues (</w:t>
       </w:r>
       <w:r w:rsidR="00802FD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>to be shared with DPC members where appropriate, and with your permission</w:t>
       </w:r>
       <w:r w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>) if different from above</w:t>
       </w:r>
       <w:r w:rsidR="00593A3D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9326" w:type="dxa"/>
         <w:tblInd w:w="-112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="4321"/>
+        <w:gridCol w:w="5929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="2AB28A80" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="2AB28A80" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07FCF72E" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA352F7" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="344102C8" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="344102C8" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E780FE4" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F066AED" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="5AD2C993" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="5AD2C993" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D146FB9" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="540EE778" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="247CEE82" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="247CEE82" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638BE437" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08BF0DB1" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00647964" w14:paraId="143652E0" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00647964" w14:paraId="143652E0" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B19419" w14:textId="1143BBE9" w:rsidR="00BD1FE6" w:rsidRPr="00647964" w:rsidRDefault="00BD1FE6" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Twitter handle (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E8B61DF" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRPr="00647964" w:rsidRDefault="00BD1FE6" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="1A94A022" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00627EA8" w:rsidRPr="00647964" w14:paraId="1A94A022" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D6B556" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Postal address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F7825A" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>(if different from above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C5095EE" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52CFF591" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRDefault="00627EA8" w:rsidP="00627EA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B60F6E1" w14:textId="73D77E58" w:rsidR="006A4FC7" w:rsidRPr="003335B4" w:rsidRDefault="006A4FC7" w:rsidP="00603579">
+    <w:p w14:paraId="3657A693" w14:textId="77777777" w:rsidR="00AA59C7" w:rsidRDefault="00AA59C7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B60F6E1" w14:textId="5FB1780E" w:rsidR="006A4FC7" w:rsidRPr="003335B4" w:rsidRDefault="006A4FC7" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Invoice contact (if different from above)</w:t>
       </w:r>
       <w:r w:rsidR="00593A3D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9326" w:type="dxa"/>
         <w:tblInd w:w="-112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="4321"/>
+        <w:gridCol w:w="5929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="60F73119" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="60F73119" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F0CA4E1" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731E001C" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="03F7B7D0" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="03F7B7D0" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="062380E6" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B14B1DA" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="0D30B6D0" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="0D30B6D0" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51536234" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06EB5536" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="6DFC2510" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="6DFC2510" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20E1F3E6" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17568A16" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="225AFF08" w14:textId="77777777" w:rsidTr="00097D50">
+      <w:tr w:rsidR="00593A3D" w:rsidRPr="00647964" w14:paraId="225AFF08" w14:textId="77777777" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D26C40E" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>Postal address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533C46FE" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00647964">
               <w:t>(if different from above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4A7C6C7E" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRPr="00647964" w:rsidRDefault="00627EA8" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17F6A6E8" w14:textId="77777777" w:rsidR="00627EA8" w:rsidRDefault="00627EA8" w:rsidP="00627EA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201A5AEE" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRDefault="00BD1FE6">
+    <w:p w14:paraId="796573D7" w14:textId="5E599C32" w:rsidR="00BD1FE6" w:rsidRPr="003335B4" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Additional members to be </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4FC7" w:rsidRPr="003335B4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional members to be </w:t>
       </w:r>
       <w:r w:rsidR="00257EBF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">registered for the DPC website and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003335B4">
+      <w:r w:rsidR="006A4FC7" w:rsidRPr="003335B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>added to the DPC email discussion list</w:t>
       </w:r>
       <w:r w:rsidR="00593A3D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (tab to insert more names):</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2534"/>
         <w:gridCol w:w="3344"/>
-        <w:gridCol w:w="3148"/>
+        <w:gridCol w:w="3336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="0571169B" w14:textId="64EA6B3A" w:rsidTr="00BD1FE6">
+      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="0571169B" w14:textId="64EA6B3A" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FAD5FAA" w14:textId="0B10FF64" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00B1521B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:ind w:left="-104"/>
             </w:pPr>
             <w:r w:rsidRPr="00B1521B">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="793BC7E8" w14:textId="6E8E0010" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00876F04">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00B1521B">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3336" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10207AFF" w14:textId="153FBA55" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00876F04">
+          <w:p w14:paraId="10207AFF" w14:textId="61931CC0" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00ED694F" w:rsidP="00876F04">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t>Twitter handle (if applicable)</w:t>
+              <w:t>Social media</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1FE6">
+              <w:t xml:space="preserve"> handle (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="329E1469" w14:textId="491B43D4" w:rsidTr="00BD1FE6">
+      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="329E1469" w14:textId="491B43D4" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="10D699CB" w14:textId="224F3B20" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="13D6CDB3" w14:textId="27E1F3B5" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="360608E3" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="1365267B" w14:textId="208FC362" w:rsidTr="00BD1FE6">
+      <w:tr w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w14:paraId="1365267B" w14:textId="208FC362" w:rsidTr="00ED694F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7E5E69B0" w14:textId="00124A34" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="070985F8" w14:textId="549C0255" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="3336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4647550D" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRPr="00B1521B" w:rsidRDefault="00BD1FE6" w:rsidP="00593A3D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5011"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00ED694F" w:rsidRPr="00B1521B" w14:paraId="4913F839" w14:textId="77777777" w:rsidTr="00ED694F">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="749E4523" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00B1521B" w:rsidRDefault="00ED694F" w:rsidP="00593A3D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CF33E4" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00B1521B" w:rsidRDefault="00ED694F" w:rsidP="00593A3D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5011"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3336" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0606AC7D" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00B1521B" w:rsidRDefault="00ED694F" w:rsidP="00593A3D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5011"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="308777EF" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRDefault="00BD1FE6" w:rsidP="00BD1FE6">
+    <w:p w14:paraId="308777EF" w14:textId="77777777" w:rsidR="00BD1FE6" w:rsidRPr="009713AF" w:rsidRDefault="00BD1FE6" w:rsidP="00BD1FE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AFA281" w14:textId="2ECA07FA" w:rsidR="00ED694F" w:rsidRPr="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00ED694F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="right" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your organization online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED694F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9326" w:type="dxa"/>
+        <w:tblInd w:w="-112" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3500"/>
+        <w:gridCol w:w="5826"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00ED694F" w:rsidRPr="00647964" w14:paraId="4843CD59" w14:textId="77777777" w:rsidTr="00ED694F">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFA03E7" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00647964" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Organization web site:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B74BB56" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00647964" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+              <w:ind w:left="-190"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED694F" w:rsidRPr="00647964" w14:paraId="15E08415" w14:textId="77777777" w:rsidTr="00ED694F">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C29B9F4" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5826" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CFB1B1" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00647964" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED694F" w:rsidRPr="00647964" w14:paraId="20250E31" w14:textId="77777777" w:rsidTr="00ED694F">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6137D69E" w14:textId="57F715C7" w:rsidR="00ED694F" w:rsidRPr="00647964" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Digital preservation web site (if different from above):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3631660F" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRPr="00647964" w:rsidRDefault="00ED694F" w:rsidP="005858EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="right" w:pos="8931"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7ECE26B3" w14:textId="77777777" w:rsidR="00ED694F" w:rsidRDefault="00ED694F" w:rsidP="00BD1FE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0399C959" w14:textId="4419E588" w:rsidR="000A6FFB" w:rsidRPr="005D7F13" w:rsidRDefault="000A6FFB" w:rsidP="000142CE">
+    <w:p w14:paraId="0399C959" w14:textId="3F60E018" w:rsidR="000A6FFB" w:rsidRPr="005D7F13" w:rsidRDefault="000A6FFB" w:rsidP="000142CE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="007C6F"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:right="-129"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F13">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00B9477F">
+      <w:r w:rsidR="00904E0F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7F13">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Signature by fiduciary authority</w:t>
       </w:r>
       <w:r w:rsidR="009D6BFA" w:rsidRPr="005D7F13">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3879045B" w14:textId="15A8D7A6" w:rsidR="000A6FFB" w:rsidRDefault="000A6FFB" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9326" w:type="dxa"/>
         <w:tblInd w:w="-112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="4321"/>
+        <w:gridCol w:w="5929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="125F69BB" w14:textId="77777777" w:rsidTr="0070273C">
+      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="125F69BB" w14:textId="77777777" w:rsidTr="009713AF">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="771BBB71" w14:textId="77777777" w:rsidR="0061730F" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Signed</w:t>
             </w:r>
             <w:r w:rsidR="0061730F">
               <w:t xml:space="preserve"> (an electronic signature is</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33C184A7" w14:textId="7B6B84AF" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="0061730F" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>acceptable)</w:t>
             </w:r>
             <w:r w:rsidR="005D7F13">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220AC61F" w14:textId="77777777" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="1DAEA0FF" w14:textId="77777777" w:rsidTr="0070273C">
+      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="1DAEA0FF" w14:textId="77777777" w:rsidTr="009713AF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="625415C0" w14:textId="4929A836" w:rsidR="005D7F13" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED35D49" w14:textId="77777777" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="4F4A93FC" w14:textId="77777777" w:rsidTr="0070273C">
+      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="4F4A93FC" w14:textId="77777777" w:rsidTr="009713AF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7167F5EF" w14:textId="5E2701D9" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C52CB35" w14:textId="77777777" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="43A608E9" w14:textId="77777777" w:rsidTr="0070273C">
+      <w:tr w:rsidR="005D7F13" w:rsidRPr="00647964" w14:paraId="43A608E9" w14:textId="77777777" w:rsidTr="009713AF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B1BFB51" w14:textId="197EC0B2" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="5929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B854B48" w14:textId="77777777" w:rsidR="005D7F13" w:rsidRPr="00647964" w:rsidRDefault="005D7F13" w:rsidP="009369EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7357BA21" w14:textId="0C0993ED" w:rsidR="000A6FFB" w:rsidRDefault="000A6FFB" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
@@ -3206,254 +3622,269 @@
       <w:r w:rsidR="00BD1FE6">
         <w:t xml:space="preserve"> by email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1B2D33" w14:textId="10A1DB0B" w:rsidR="000A6FFB" w:rsidRDefault="000A6FFB" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E345F47" w14:textId="1A108EEA" w:rsidR="00BD1FE6" w:rsidRDefault="00937F29" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Head of Administration and Finance, John McMillan, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00BD1FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>john.mcmillan@dpconline.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A6FFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD1FE6">
         <w:t>cc. Executive Director</w:t>
       </w:r>
       <w:r>
         <w:t>, William Kilbride,</w:t>
       </w:r>
       <w:r w:rsidR="00BD1FE6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00BD1FE6" w:rsidRPr="00BD1FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>william.kilbride@dpconline.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD1FE6">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Administration Manager, Ellie O’Leary, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00624985">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eleanor.oleary@dpconline.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6EB3BA" w14:textId="70F1B1CC" w:rsidR="000A6FFB" w:rsidRDefault="000A6FFB" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="033EC70A" w14:textId="1572005A" w:rsidR="000A6FFB" w:rsidRPr="002A5AAD" w:rsidRDefault="000A6FFB" w:rsidP="00603579">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Thank you for submitting this form and your interest in joining the DPC.  Membership is subject to approval by the Executive Board and you will be advised within seven days of submission if your application has been successful.</w:t>
+        <w:t xml:space="preserve">Thank you for submitting this form and your interest in joining the DPC.  Membership is subject to approval by the Executive </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and you will be advised within seven days of submission if your application has been successful.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A6FFB" w:rsidRPr="002A5AAD" w:rsidSect="00C844F9">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1276" w:left="1440" w:header="708" w:footer="545" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54CE1C8E" w14:textId="77777777" w:rsidR="000968F4" w:rsidRDefault="000968F4" w:rsidP="002A5AAD">
+    <w:p w14:paraId="780E730A" w14:textId="77777777" w:rsidR="00A72EC3" w:rsidRDefault="00A72EC3" w:rsidP="002A5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BD7E10C" w14:textId="77777777" w:rsidR="000968F4" w:rsidRDefault="000968F4" w:rsidP="002A5AAD">
+    <w:p w14:paraId="52ACA45A" w14:textId="77777777" w:rsidR="00A72EC3" w:rsidRDefault="00A72EC3" w:rsidP="002A5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05171E1D" w14:textId="3FC2302A" w:rsidR="002E47F3" w:rsidRDefault="00C844F9" w:rsidP="00C844F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00C844F9">
       <w:rPr>
         <w:color w:val="007C6F"/>
       </w:rPr>
       <w:t>The Digital Preservation Coalition is a registered company (4492292) and charity (SC051077)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B6D40BF" w14:textId="40425774" w:rsidR="002E47F3" w:rsidRDefault="00C844F9" w:rsidP="00C844F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00C844F9">
       <w:rPr>
         <w:color w:val="007C6F"/>
       </w:rPr>
       <w:t>The Digital Preservation Coalition is a registered company (4492292) and charity (SC051077)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37DE5ACE" w14:textId="77777777" w:rsidR="000968F4" w:rsidRDefault="000968F4" w:rsidP="002A5AAD">
+    <w:p w14:paraId="2CB9A733" w14:textId="77777777" w:rsidR="00A72EC3" w:rsidRDefault="00A72EC3" w:rsidP="002A5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2006A710" w14:textId="77777777" w:rsidR="000968F4" w:rsidRDefault="000968F4" w:rsidP="002A5AAD">
+    <w:p w14:paraId="3E78E48F" w14:textId="77777777" w:rsidR="00A72EC3" w:rsidRDefault="00A72EC3" w:rsidP="002A5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52581DAD" w14:textId="34510FBD" w:rsidR="00897D25" w:rsidRDefault="00897D25" w:rsidP="002A5AAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0A5A5321" w14:textId="77777777" w:rsidR="00897D25" w:rsidRDefault="00897D25" w:rsidP="002A5AAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BB9BAFC" w14:textId="493064E1" w:rsidR="002E47F3" w:rsidRDefault="002E47F3" w:rsidP="002E47F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="609AE9EC" wp14:editId="320CE8F0">
           <wp:extent cx="2362200" cy="523875"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -3473,218 +3904,235 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2362200" cy="523875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A5AAD"/>
     <w:rsid w:val="000142CE"/>
     <w:rsid w:val="000359FB"/>
     <w:rsid w:val="00054BB0"/>
     <w:rsid w:val="00054C40"/>
     <w:rsid w:val="0009094D"/>
     <w:rsid w:val="000968F4"/>
     <w:rsid w:val="00097D50"/>
     <w:rsid w:val="000A2ADF"/>
     <w:rsid w:val="000A6FFB"/>
     <w:rsid w:val="000C1B7D"/>
+    <w:rsid w:val="000F6458"/>
     <w:rsid w:val="00106C0F"/>
     <w:rsid w:val="00121456"/>
     <w:rsid w:val="001427EE"/>
     <w:rsid w:val="0014429E"/>
     <w:rsid w:val="00172DEE"/>
     <w:rsid w:val="00181369"/>
     <w:rsid w:val="001903C4"/>
     <w:rsid w:val="00197B75"/>
+    <w:rsid w:val="001A4955"/>
     <w:rsid w:val="002171AD"/>
     <w:rsid w:val="002221BB"/>
     <w:rsid w:val="002505FD"/>
     <w:rsid w:val="00254607"/>
     <w:rsid w:val="00257EBF"/>
     <w:rsid w:val="002A5AAD"/>
     <w:rsid w:val="002E47F3"/>
     <w:rsid w:val="003168D9"/>
     <w:rsid w:val="00333257"/>
     <w:rsid w:val="003335B4"/>
     <w:rsid w:val="003406EF"/>
+    <w:rsid w:val="00343F85"/>
     <w:rsid w:val="003856A7"/>
     <w:rsid w:val="00393AFD"/>
     <w:rsid w:val="003B4237"/>
     <w:rsid w:val="003D13E7"/>
     <w:rsid w:val="003E1F58"/>
     <w:rsid w:val="00404C40"/>
     <w:rsid w:val="0040755B"/>
     <w:rsid w:val="00422E94"/>
     <w:rsid w:val="004467BF"/>
     <w:rsid w:val="00487EE2"/>
+    <w:rsid w:val="004B65C4"/>
     <w:rsid w:val="004E0F75"/>
     <w:rsid w:val="00565D15"/>
     <w:rsid w:val="00593A3D"/>
     <w:rsid w:val="005B433D"/>
     <w:rsid w:val="005C5966"/>
     <w:rsid w:val="005D7F13"/>
     <w:rsid w:val="00603579"/>
     <w:rsid w:val="006058B5"/>
     <w:rsid w:val="0061730F"/>
     <w:rsid w:val="00623810"/>
     <w:rsid w:val="00627EA8"/>
     <w:rsid w:val="00647964"/>
     <w:rsid w:val="00650EC5"/>
     <w:rsid w:val="0065740F"/>
     <w:rsid w:val="00672063"/>
     <w:rsid w:val="00672403"/>
     <w:rsid w:val="00675F20"/>
     <w:rsid w:val="006A4FC7"/>
     <w:rsid w:val="006E421B"/>
     <w:rsid w:val="00702042"/>
     <w:rsid w:val="0070273C"/>
     <w:rsid w:val="007075DE"/>
     <w:rsid w:val="00730B46"/>
     <w:rsid w:val="00802FD4"/>
     <w:rsid w:val="00850C8D"/>
     <w:rsid w:val="00861E97"/>
     <w:rsid w:val="008926E3"/>
     <w:rsid w:val="008957EC"/>
     <w:rsid w:val="00897D25"/>
     <w:rsid w:val="008A31E8"/>
+    <w:rsid w:val="008B3A60"/>
     <w:rsid w:val="008D4D6C"/>
     <w:rsid w:val="008F499B"/>
     <w:rsid w:val="009011D3"/>
+    <w:rsid w:val="00904E0F"/>
     <w:rsid w:val="00937F29"/>
+    <w:rsid w:val="009713AF"/>
     <w:rsid w:val="00975E49"/>
     <w:rsid w:val="009854A1"/>
     <w:rsid w:val="009B5B97"/>
     <w:rsid w:val="009D6BFA"/>
     <w:rsid w:val="009E321A"/>
+    <w:rsid w:val="009F05E0"/>
     <w:rsid w:val="009F232A"/>
     <w:rsid w:val="009F3C3D"/>
     <w:rsid w:val="00A66897"/>
+    <w:rsid w:val="00A72EC3"/>
     <w:rsid w:val="00AA4EB3"/>
+    <w:rsid w:val="00AA59C7"/>
+    <w:rsid w:val="00AC3C1D"/>
     <w:rsid w:val="00AD73A9"/>
     <w:rsid w:val="00B1521B"/>
+    <w:rsid w:val="00B55150"/>
     <w:rsid w:val="00B561BE"/>
     <w:rsid w:val="00B61FD4"/>
     <w:rsid w:val="00B7150A"/>
     <w:rsid w:val="00B74F64"/>
     <w:rsid w:val="00B9477F"/>
     <w:rsid w:val="00BD1FE6"/>
     <w:rsid w:val="00BE3A87"/>
     <w:rsid w:val="00C209B3"/>
     <w:rsid w:val="00C6037E"/>
     <w:rsid w:val="00C62FB8"/>
     <w:rsid w:val="00C844F9"/>
     <w:rsid w:val="00C84A12"/>
     <w:rsid w:val="00CF3904"/>
     <w:rsid w:val="00CF723A"/>
     <w:rsid w:val="00D27D95"/>
     <w:rsid w:val="00D3651C"/>
+    <w:rsid w:val="00D50E5A"/>
     <w:rsid w:val="00DC2ED9"/>
     <w:rsid w:val="00DD37C3"/>
     <w:rsid w:val="00E031D5"/>
     <w:rsid w:val="00E054E4"/>
     <w:rsid w:val="00E3516E"/>
     <w:rsid w:val="00E47810"/>
     <w:rsid w:val="00E541BF"/>
+    <w:rsid w:val="00ED694F"/>
     <w:rsid w:val="00F2327F"/>
+    <w:rsid w:val="00F53B40"/>
     <w:rsid w:val="00F600C2"/>
     <w:rsid w:val="00FD0A61"/>
+    <w:rsid w:val="00FE6F19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="340C2CB8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3612841C-3335-4B98-BCF4-CC3764559F62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4259,271 +4707,328 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E321A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E321A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.kilbride@dpconline.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.mcmillan@dpconline.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eleanor.oleary@dpconline.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.mcmillan@dpconline.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/en/opendata/world-bank-country-classifications-by-income-level-for-2024-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eleanor.oleary@dpconline.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.kilbride@dpconline.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="14DDCC0A69064DB3B5DE1EC9E95F19A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C1BF057D-C3EB-4433-91E5-87E6B7E82F14}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076451B" w:rsidRDefault="00A26338" w:rsidP="00A26338">
+        <w:p w:rsidR="0076451B" w:rsidRDefault="0016692A" w:rsidP="0016692A">
           <w:pPr>
-            <w:pStyle w:val="14DDCC0A69064DB3B5DE1EC9E95F19A626"/>
+            <w:pStyle w:val="14DDCC0A69064DB3B5DE1EC9E95F19A66"/>
           </w:pPr>
           <w:r w:rsidRPr="00627EA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>Choose a membership class</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B568767BB2E94AB5A96D249C63EE14A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8845B3DF-69D6-416D-80B1-AD33AEA58C33}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076451B" w:rsidRDefault="00A26338" w:rsidP="00A26338">
+        <w:p w:rsidR="0076451B" w:rsidRDefault="0016692A" w:rsidP="0016692A">
           <w:pPr>
-            <w:pStyle w:val="B568767BB2E94AB5A96D249C63EE14A029"/>
+            <w:pStyle w:val="B568767BB2E94AB5A96D249C63EE14A06"/>
           </w:pPr>
           <w:r w:rsidRPr="00627EA8">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>Choose a m</w:t>
           </w:r>
           <w:r w:rsidRPr="00627EA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t>embership duration</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BAB4D97F0F9C4A54BB6CEB2715AA17DA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8E99EBDD-EE12-4896-8D74-1989D0C0EF6A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0076451B" w:rsidRDefault="00903F5F" w:rsidP="00903F5F">
           <w:pPr>
             <w:pStyle w:val="BAB4D97F0F9C4A54BB6CEB2715AA17DA12"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Start date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00FC7DAA33D04DAC8F8CD58CBC4922E5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B088CF27-AA0B-4D64-8925-2525F32F9989}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0016692A" w:rsidRDefault="0016692A" w:rsidP="0016692A">
+          <w:pPr>
+            <w:pStyle w:val="00FC7DAA33D04DAC8F8CD58CBC4922E56"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose your country of headquarters</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0063275C"/>
     <w:rsid w:val="00015B5B"/>
     <w:rsid w:val="000544F9"/>
     <w:rsid w:val="00065B04"/>
     <w:rsid w:val="000930CD"/>
+    <w:rsid w:val="0016692A"/>
+    <w:rsid w:val="001B5603"/>
     <w:rsid w:val="001C32D1"/>
     <w:rsid w:val="001F7E3A"/>
     <w:rsid w:val="003477F3"/>
+    <w:rsid w:val="004B65C4"/>
     <w:rsid w:val="004D3EB1"/>
     <w:rsid w:val="005279D7"/>
     <w:rsid w:val="005F6240"/>
     <w:rsid w:val="00604B8F"/>
     <w:rsid w:val="0063275C"/>
+    <w:rsid w:val="00686798"/>
     <w:rsid w:val="006F617B"/>
+    <w:rsid w:val="0075201D"/>
     <w:rsid w:val="0076451B"/>
     <w:rsid w:val="007F2D3B"/>
     <w:rsid w:val="00857400"/>
     <w:rsid w:val="008A61D1"/>
     <w:rsid w:val="008E67F6"/>
     <w:rsid w:val="00903F5F"/>
     <w:rsid w:val="00A26338"/>
     <w:rsid w:val="00A92576"/>
     <w:rsid w:val="00AC4492"/>
     <w:rsid w:val="00B57D54"/>
     <w:rsid w:val="00BD764E"/>
     <w:rsid w:val="00C004AD"/>
+    <w:rsid w:val="00CC5FF1"/>
+    <w:rsid w:val="00F53B40"/>
+    <w:rsid w:val="00FE6F19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4909,93 +5414,104 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A26338"/>
+    <w:rsid w:val="0016692A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAB4D97F0F9C4A54BB6CEB2715AA17DA12">
     <w:name w:val="BAB4D97F0F9C4A54BB6CEB2715AA17DA12"/>
     <w:rsid w:val="00903F5F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14DDCC0A69064DB3B5DE1EC9E95F19A626">
-[...1 lines deleted...]
-    <w:rsid w:val="00A26338"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14DDCC0A69064DB3B5DE1EC9E95F19A66">
+    <w:name w:val="14DDCC0A69064DB3B5DE1EC9E95F19A66"/>
+    <w:rsid w:val="0016692A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B568767BB2E94AB5A96D249C63EE14A029">
-[...1 lines deleted...]
-    <w:rsid w:val="00A26338"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00FC7DAA33D04DAC8F8CD58CBC4922E56">
+    <w:name w:val="00FC7DAA33D04DAC8F8CD58CBC4922E56"/>
+    <w:rsid w:val="0016692A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B568767BB2E94AB5A96D249C63EE14A06">
+    <w:name w:val="B568767BB2E94AB5A96D249C63EE14A06"/>
+    <w:rsid w:val="0016692A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5236,72 +5752,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C5B962-46F6-4A5B-925B-533543073066}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>496</Words>
-  <Characters>2828</Characters>
+  <Words>566</Words>
+  <Characters>3231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3318</CharactersWithSpaces>
+  <CharactersWithSpaces>3790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alyson Campbell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>